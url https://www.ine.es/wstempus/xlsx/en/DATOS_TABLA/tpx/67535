--- v1 (2025-12-26)
+++ v2 (2026-10-08)
@@ -477,90 +477,90 @@
           <t>09.1 Mixed animal and food waste NP</t>
         </is>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B9" s="14" t="n">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>207589.3</v>
+        <v>260456.6</v>
       </c>
       <c r="D9" s="14" t="n">
-        <v>206615.0</v>
+        <v>249274.0</v>
       </c>
       <c r="E9" s="14" t="n">
-        <v>39.7</v>
+        <v>121.1</v>
       </c>
       <c r="F9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G9" s="14" t="n">
-        <v>0.0</v>
+        <v>1.7</v>
       </c>
       <c r="H9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I9" s="14" t="n">
-        <v>848.6</v>
+        <v>10938.5</v>
       </c>
       <c r="J9" s="14" t="n">
-        <v>6.1</v>
+        <v>3.5</v>
       </c>
       <c r="K9" s="14" t="n">
-        <v>0.2</v>
+        <v>13.5</v>
       </c>
       <c r="L9" s="14" t="n">
-        <v>29.8</v>
+        <v>91.5</v>
       </c>
       <c r="M9" s="14" t="n">
-        <v>49.9</v>
+        <v>12.8</v>
       </c>
       <c r="N9" s="14" t="n">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="O9" s="14" t="n">
-        <v>207589.5</v>
+        <v>260457.4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B10" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="C10" s="14" t="n">
         <v>217772.0</v>
       </c>
       <c r="D10" s="14" t="n">
         <v>216813.4</v>
       </c>
       <c r="E10" s="14" t="n">
         <v>344.0</v>
       </c>
       <c r="F10" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G10" s="14" t="n">
         <v>0.2</v>
@@ -645,90 +645,90 @@
           <t>09.2 Vegetable waste NP</t>
         </is>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B13" s="14" t="n">
-        <v>7.1</v>
+        <v>0.0</v>
       </c>
       <c r="C13" s="14" t="n">
-        <v>151319.3</v>
+        <v>268356.5</v>
       </c>
       <c r="D13" s="14" t="n">
-        <v>138319.6</v>
+        <v>265666.2</v>
       </c>
       <c r="E13" s="14" t="n">
-        <v>234.3</v>
+        <v>6.6</v>
       </c>
       <c r="F13" s="14" t="n">
-        <v>27.2</v>
+        <v>5.6</v>
       </c>
       <c r="G13" s="14" t="n">
-        <v>19.2</v>
+        <v>0.0</v>
       </c>
       <c r="H13" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I13" s="14" t="n">
-        <v>10922.3</v>
+        <v>2555.4</v>
       </c>
       <c r="J13" s="14" t="n">
-        <v>350.2</v>
+        <v>6.1</v>
       </c>
       <c r="K13" s="14" t="n">
-        <v>192.5</v>
+        <v>0.2</v>
       </c>
       <c r="L13" s="14" t="n">
-        <v>1033.5</v>
+        <v>65.4</v>
       </c>
       <c r="M13" s="14" t="n">
-        <v>220.5</v>
+        <v>51.0</v>
       </c>
       <c r="N13" s="14" t="n">
-        <v>18.3</v>
+        <v>0.2</v>
       </c>
       <c r="O13" s="14" t="n">
-        <v>151344.7</v>
+        <v>268356.7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="C14" s="14" t="n">
         <v>271256.1</v>
       </c>
       <c r="D14" s="14" t="n">
         <v>263865.4</v>
       </c>
       <c r="E14" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="F14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="14" t="n">
         <v>0.6</v>
@@ -813,90 +813,90 @@
           <t>10.1 Household and similar wastes NP</t>
         </is>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>22.2</v>
+        <v>28.5</v>
       </c>
       <c r="C17" s="14" t="n">
-        <v>206293.3</v>
+        <v>36388.9</v>
       </c>
       <c r="D17" s="14" t="n">
-        <v>191610.2</v>
+        <v>21604.6</v>
       </c>
       <c r="E17" s="14" t="n">
-        <v>326.1</v>
+        <v>472.4</v>
       </c>
       <c r="F17" s="14" t="n">
-        <v>171.4</v>
+        <v>193.1</v>
       </c>
       <c r="G17" s="14" t="n">
-        <v>2850.4</v>
+        <v>2867.9</v>
       </c>
       <c r="H17" s="14" t="n">
         <v>105.1</v>
       </c>
       <c r="I17" s="14" t="n">
-        <v>5398.3</v>
+        <v>3675.3</v>
       </c>
       <c r="J17" s="14" t="n">
-        <v>476.8</v>
+        <v>823.5</v>
       </c>
       <c r="K17" s="14" t="n">
-        <v>1104.5</v>
+        <v>1283.5</v>
       </c>
       <c r="L17" s="14" t="n">
-        <v>1754.1</v>
+        <v>2660.4</v>
       </c>
       <c r="M17" s="14" t="n">
-        <v>2496.4</v>
+        <v>2703.1</v>
       </c>
       <c r="N17" s="14" t="n">
-        <v>30.3</v>
+        <v>48.6</v>
       </c>
       <c r="O17" s="14" t="n">
-        <v>206345.8</v>
+        <v>36466.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
         <v>133.8</v>
       </c>
       <c r="C18" s="14" t="n">
         <v>35346.2</v>
       </c>
       <c r="D18" s="14" t="n">
         <v>20922.9</v>
       </c>
       <c r="E18" s="14" t="n">
         <v>777.5</v>
       </c>
       <c r="F18" s="14" t="n">
         <v>215.4</v>
       </c>
       <c r="G18" s="14" t="n">
         <v>1332.6</v>
@@ -984,87 +984,87 @@
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
         <v>29.3</v>
       </c>
       <c r="C21" s="14" t="n">
-        <v>565201.9</v>
+        <v>565202.0</v>
       </c>
       <c r="D21" s="14" t="n">
         <v>536544.8</v>
       </c>
       <c r="E21" s="14" t="n">
         <v>600.1</v>
       </c>
       <c r="F21" s="14" t="n">
-        <v>198.6</v>
+        <v>198.7</v>
       </c>
       <c r="G21" s="14" t="n">
         <v>2869.6</v>
       </c>
       <c r="H21" s="14" t="n">
         <v>105.1</v>
       </c>
       <c r="I21" s="14" t="n">
         <v>17169.2</v>
       </c>
       <c r="J21" s="14" t="n">
         <v>833.1</v>
       </c>
       <c r="K21" s="14" t="n">
         <v>1297.2</v>
       </c>
       <c r="L21" s="14" t="n">
-        <v>2817.4</v>
+        <v>2817.3</v>
       </c>
       <c r="M21" s="14" t="n">
-        <v>2766.8</v>
+        <v>2766.9</v>
       </c>
       <c r="N21" s="14" t="n">
         <v>48.8</v>
       </c>
       <c r="O21" s="14" t="n">
-        <v>565280.0</v>
+        <v>565280.1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
         <v>133.8</v>
       </c>
       <c r="C22" s="14" t="n">
         <v>524374.3</v>
       </c>
       <c r="D22" s="14" t="n">
         <v>501601.7</v>
       </c>
       <c r="E22" s="14" t="n">
         <v>1121.7</v>
       </c>
       <c r="F22" s="14" t="n">
         <v>215.4</v>
       </c>
       <c r="G22" s="14" t="n">
         <v>1333.4</v>