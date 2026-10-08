--- v1 (2025-12-25)
+++ v2 (2026-10-08)
@@ -341,51 +341,51 @@
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Percentage of food waste in each category of waste and economic activity (CNAE-2009)
 </t>
         </is>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Unidades: percentage</t>
+          <t>Units: percentage</t>
         </is>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
@@ -477,92 +477,92 @@
           <t>09.1 Mixed animal and food waste NP</t>
         </is>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B9" s="14" t="n">
-        <v>0.0</v>
+        <v>32.8</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>35.3</v>
+        <v>44.3</v>
       </c>
       <c r="D9" s="14" t="n">
-        <v>37.5</v>
+        <v>45.3</v>
       </c>
       <c r="E9" s="14" t="n">
-        <v>1.2</v>
+        <v>3.7</v>
       </c>
       <c r="F9" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="G9" s="14" t="n">
-        <v>0.0</v>
+        <v>37.2</v>
       </c>
       <c r="H9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I9" s="14" t="n">
-        <v>2.5</v>
+        <v>32.7</v>
       </c>
       <c r="J9" s="14" t="n">
-        <v>17.5</v>
+        <v>10.1</v>
       </c>
       <c r="K9" s="14" t="n">
-        <v>0.1</v>
+        <v>4.8</v>
       </c>
       <c r="L9" s="14" t="n">
-        <v>5.7</v>
+        <v>17.6</v>
       </c>
       <c r="M9" s="14" t="n">
-        <v>317.9</v>
+        <v>81.5</v>
       </c>
       <c r="N9" s="14" t="n">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="O9" s="14" t="n">
-        <v>35.3</v>
+        <v>44.3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B10" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="C10" s="14" t="n">
         <v>30.8</v>
       </c>
       <c r="D10" s="14" t="n">
         <v>31.0</v>
       </c>
       <c r="E10" s="14" t="n">
         <v>23.7</v>
       </c>
       <c r="F10" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G10" s="14" t="n">
         <v>10.0</v>
@@ -653,90 +653,90 @@
           <t>09.2 Vegetable waste NP</t>
         </is>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B13" s="14" t="n">
-        <v>19.9</v>
+        <v>0.0</v>
       </c>
       <c r="C13" s="14" t="n">
-        <v>22.5</v>
+        <v>39.9</v>
       </c>
       <c r="D13" s="14" t="n">
-        <v>23.4</v>
+        <v>45.0</v>
       </c>
       <c r="E13" s="14" t="n">
-        <v>264.6</v>
+        <v>7.5</v>
       </c>
       <c r="F13" s="14" t="n">
-        <v>111.3</v>
+        <v>22.9</v>
       </c>
       <c r="G13" s="14" t="n">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="H13" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I13" s="14" t="n">
-        <v>13.9</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="14" t="n">
-        <v>130.6</v>
+        <v>2.3</v>
       </c>
       <c r="K13" s="14" t="n">
-        <v>133.8</v>
+        <v>0.1</v>
       </c>
       <c r="L13" s="14" t="n">
-        <v>80.7</v>
+        <v>5.1</v>
       </c>
       <c r="M13" s="14" t="n">
-        <v>44.0</v>
+        <v>10.2</v>
       </c>
       <c r="N13" s="14" t="n">
-        <v>1.3</v>
+        <v>0.0</v>
       </c>
       <c r="O13" s="14" t="n">
-        <v>22.5</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B14" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="C14" s="14" t="n">
         <v>39.5</v>
       </c>
       <c r="D14" s="14" t="n">
         <v>41.5</v>
       </c>
       <c r="E14" s="14" t="n">
         <v>0.9</v>
       </c>
       <c r="F14" s="14" t="n">
         <v>0.0</v>
       </c>
@@ -825,90 +825,90 @@
           <t>10.1 Household and similar wastes NP</t>
         </is>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
       <c r="C17" s="14" t="n">
-        <v>70.0</v>
+        <v>12.3</v>
       </c>
       <c r="D17" s="14" t="n">
-        <v>182.6</v>
+        <v>20.6</v>
       </c>
       <c r="E17" s="14" t="n">
-        <v>3.4</v>
+        <v>4.9</v>
       </c>
       <c r="F17" s="14" t="n">
-        <v>5.6</v>
+        <v>6.3</v>
       </c>
       <c r="G17" s="14" t="n">
         <v>8.1</v>
       </c>
       <c r="H17" s="14" t="n">
         <v>6.7</v>
       </c>
       <c r="I17" s="14" t="n">
-        <v>8.5</v>
+        <v>5.8</v>
       </c>
       <c r="J17" s="14" t="n">
-        <v>3.5</v>
+        <v>6.1</v>
       </c>
       <c r="K17" s="14" t="n">
-        <v>5.7</v>
+        <v>6.7</v>
       </c>
       <c r="L17" s="14" t="n">
-        <v>5.5</v>
+        <v>8.4</v>
       </c>
       <c r="M17" s="14" t="n">
-        <v>19.8</v>
+        <v>21.4</v>
       </c>
       <c r="N17" s="14" t="n">
-        <v>4.2</v>
+        <v>6.7</v>
       </c>
       <c r="O17" s="14" t="n">
-        <v>69.5</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
         <v>7.1</v>
       </c>
       <c r="C18" s="14" t="n">
         <v>11.9</v>
       </c>
       <c r="D18" s="14" t="n">
         <v>18.8</v>
       </c>
       <c r="E18" s="14" t="n">
         <v>7.6</v>
       </c>
       <c r="F18" s="14" t="n">
         <v>9.6</v>
       </c>
       <c r="G18" s="14" t="n">
         <v>5.2</v>
@@ -1136,58 +1136,58 @@
       <c r="I23" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="J23" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="K23" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="L23" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="M23" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="N23" s="14" t="n">
         <v>43.0</v>
       </c>
       <c r="O23" s="14" t="n">
         <v>99.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Notas:</t>
+          <t>Notes:</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fuente: </t>
+          <t xml:space="preserve">Source: </t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>National Statistics Institute</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="A12:O12"/>
     <mergeCell ref="A16:O16"/>
     <mergeCell ref="A20:O20"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>