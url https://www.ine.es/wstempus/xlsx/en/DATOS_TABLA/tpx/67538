--- v1 (2025-12-17)
+++ v2 (2026-10-08)
@@ -477,87 +477,87 @@
           <t>09.1 Mixed animal and food waste NP</t>
         </is>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B9" s="14" t="n">
-        <v>0.0</v>
+        <v>2.7</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>36.7</v>
+        <v>46.1</v>
       </c>
       <c r="D9" s="14" t="n">
-        <v>36.6</v>
+        <v>44.1</v>
       </c>
       <c r="E9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="F9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I9" s="14" t="n">
-        <v>0.1</v>
+        <v>1.9</v>
       </c>
       <c r="J9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="K9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="M9" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N9" s="14" t="n">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="O9" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B10" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="C10" s="14" t="n">
         <v>41.5</v>
       </c>
       <c r="D10" s="14" t="n">
         <v>41.3</v>
       </c>
       <c r="E10" s="14" t="n">
         <v>0.1</v>
       </c>
@@ -649,138 +649,138 @@
           <t>09.2 Vegetable waste NP</t>
         </is>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B13" s="14" t="n">
-        <v>24.2</v>
+        <v>0.0</v>
       </c>
       <c r="C13" s="14" t="n">
-        <v>26.8</v>
+        <v>47.5</v>
       </c>
       <c r="D13" s="14" t="n">
-        <v>24.5</v>
+        <v>47.0</v>
       </c>
       <c r="E13" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H13" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I13" s="14" t="n">
-        <v>1.9</v>
+        <v>0.5</v>
       </c>
       <c r="J13" s="14" t="n">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="K13" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L13" s="14" t="n">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="M13" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N13" s="14" t="n">
-        <v>37.5</v>
+        <v>0.0</v>
       </c>
       <c r="O13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="C14" s="14" t="n">
-        <v>51.6</v>
+        <v>51.7</v>
       </c>
       <c r="D14" s="14" t="n">
-        <v>50.2</v>
+        <v>50.3</v>
       </c>
       <c r="E14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="F14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I14" s="14" t="n">
         <v>1.4</v>
       </c>
       <c r="J14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="K14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="M14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N14" s="14" t="n">
-        <v>85.1</v>
+        <v>0.1</v>
       </c>
       <c r="O14" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="C15" s="14" t="n">
         <v>41.6</v>
       </c>
       <c r="D15" s="14" t="n">
         <v>40.0</v>
       </c>
       <c r="E15" s="14" t="n">
         <v>0.1</v>
       </c>
@@ -821,138 +821,138 @@
           <t>10.1 Household and similar wastes NP</t>
         </is>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>75.8</v>
+        <v>97.3</v>
       </c>
       <c r="C17" s="14" t="n">
-        <v>36.5</v>
+        <v>6.4</v>
       </c>
       <c r="D17" s="14" t="n">
-        <v>33.9</v>
+        <v>3.8</v>
       </c>
       <c r="E17" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="F17" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G17" s="14" t="n">
         <v>0.5</v>
       </c>
       <c r="H17" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I17" s="14" t="n">
-        <v>1.0</v>
+        <v>0.7</v>
       </c>
       <c r="J17" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="K17" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="L17" s="14" t="n">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="M17" s="14" t="n">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="N17" s="14" t="n">
-        <v>62.1</v>
+        <v>0.0</v>
       </c>
       <c r="O17" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C18" s="14" t="n">
-        <v>6.9</v>
+        <v>6.7</v>
       </c>
       <c r="D18" s="14" t="n">
         <v>4.0</v>
       </c>
       <c r="E18" s="14" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F18" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G18" s="14" t="n">
         <v>0.3</v>
       </c>
       <c r="H18" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="I18" s="14" t="n">
         <v>0.8</v>
       </c>
       <c r="J18" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="K18" s="14" t="n">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="L18" s="14" t="n">
         <v>0.6</v>
       </c>
       <c r="M18" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="N18" s="14" t="n">
-        <v>14.9</v>
+        <v>0.0</v>
       </c>
       <c r="O18" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="B19" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="C19" s="14" t="n">
         <v>13.7</v>
       </c>
       <c r="D19" s="14" t="n">
         <v>4.8</v>
       </c>
       <c r="E19" s="14" t="n">
         <v>0.5</v>
       </c>
@@ -999,132 +999,132 @@
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C21" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D21" s="14" t="n">
-        <v>95.0</v>
+        <v>94.9</v>
       </c>
       <c r="E21" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="F21" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G21" s="14" t="n">
         <v>0.5</v>
       </c>
       <c r="H21" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I21" s="14" t="n">
-        <v>3.0</v>
+        <v>3.1</v>
       </c>
       <c r="J21" s="14" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="K21" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="L21" s="14" t="n">
         <v>0.5</v>
       </c>
       <c r="M21" s="14" t="n">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="N21" s="14" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="O21" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C22" s="14" t="n">
-        <v>100.0</v>
+        <v>99.9</v>
       </c>
       <c r="D22" s="14" t="n">
-        <v>95.5</v>
+        <v>95.6</v>
       </c>
       <c r="E22" s="14" t="n">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="F22" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G22" s="14" t="n">
         <v>0.3</v>
       </c>
       <c r="H22" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="I22" s="14" t="n">
         <v>2.3</v>
       </c>
       <c r="J22" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="K22" s="14" t="n">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="L22" s="14" t="n">
         <v>0.6</v>
       </c>
       <c r="M22" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="N22" s="14" t="n">
-        <v>100.0</v>
+        <v>0.1</v>
       </c>
       <c r="O22" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="B23" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="C23" s="14" t="n">
         <v>99.8</v>
       </c>
       <c r="D23" s="14" t="n">
         <v>89.0</v>
       </c>
       <c r="E23" s="14" t="n">
         <v>0.7</v>
       </c>