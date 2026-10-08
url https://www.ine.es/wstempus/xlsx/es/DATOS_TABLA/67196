--- v5 (2026-08-20)
+++ v6 (2026-10-08)
@@ -3051,90 +3051,90 @@
       <c r="NN8" s="7" t="inlineStr">
         <is>
           <t>1995T2</t>
         </is>
       </c>
       <c r="NO8" s="7" t="inlineStr">
         <is>
           <t>1995T1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    Datos no ajustados de estacionalidad y calendario</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Producto interior bruto a precios de mercado</t>
         </is>
       </c>
       <c r="B10" s="14" t="n">
-        <v>448315.0</v>
+        <v>447365.0</v>
       </c>
       <c r="C10" s="14" t="n">
-        <v>421569.0</v>
+        <v>422650.0</v>
       </c>
       <c r="D10" s="14" t="n">
-        <v>450529.0</v>
+        <v>451268.0</v>
       </c>
       <c r="E10" s="14" t="n">
-        <v>416572.0</v>
+        <v>417091.0</v>
       </c>
       <c r="F10" s="14" t="n">
-        <v>423131.0</v>
+        <v>423891.0</v>
       </c>
       <c r="G10" s="14" t="n">
-        <v>396920.0</v>
+        <v>397762.0</v>
       </c>
       <c r="H10" s="14" t="n">
-        <v>420831.0</v>
+        <v>421586.0</v>
       </c>
       <c r="I10" s="14" t="n">
-        <v>394243.0</v>
+        <v>395130.0</v>
       </c>
       <c r="J10" s="14" t="n">
-        <v>401519.0</v>
+        <v>402905.0</v>
       </c>
       <c r="K10" s="14" t="n">
-        <v>377737.0</v>
+        <v>378967.0</v>
       </c>
       <c r="L10" s="14" t="n">
-        <v>395726.0</v>
+        <v>395551.0</v>
       </c>
       <c r="M10" s="14" t="n">
-        <v>369727.0</v>
+        <v>369399.0</v>
       </c>
       <c r="N10" s="14" t="n">
-        <v>376132.0</v>
+        <v>375584.0</v>
       </c>
       <c r="O10" s="14" t="n">
-        <v>356176.0</v>
+        <v>355743.0</v>
       </c>
       <c r="P10" s="14" t="n">
         <v>368712.0</v>
       </c>
       <c r="Q10" s="14" t="n">
         <v>342446.0</v>
       </c>
       <c r="R10" s="14" t="n">
         <v>344225.0</v>
       </c>
       <c r="S10" s="14" t="n">
         <v>320480.0</v>
       </c>
       <c r="T10" s="14" t="n">
         <v>336718.0</v>
       </c>
       <c r="U10" s="14" t="n">
         <v>307204.0</v>
       </c>
       <c r="V10" s="14" t="n">
         <v>306581.0</v>
       </c>
       <c r="W10" s="14" t="n">
         <v>284971.0</v>
       </c>
@@ -3429,90 +3429,90 @@
       <c r="DP10" s="14" t="n">
         <v>129926.0</v>
       </c>
       <c r="DQ10" s="14" t="n">
         <v>120083.0</v>
       </c>
       <c r="DR10" s="14" t="n">
         <v>123277.0</v>
       </c>
       <c r="DS10" s="14" t="n">
         <v>115660.0</v>
       </c>
       <c r="DT10" s="14" t="n">
         <v>122356.0</v>
       </c>
       <c r="DU10" s="14" t="n">
         <v>112289.0</v>
       </c>
       <c r="DV10" s="14" t="n">
         <v>116592.0</v>
       </c>
       <c r="DW10" s="14" t="n">
         <v>109022.0</v>
       </c>
       <c r="DX10" s="15" t="n">
-        <v>6.3444</v>
+        <v>5.8476</v>
       </c>
       <c r="DY10" s="15" t="n">
-        <v>-6.428</v>
+        <v>-6.3417</v>
       </c>
       <c r="DZ10" s="15" t="n">
-        <v>8.1515</v>
+        <v>8.1941</v>
       </c>
       <c r="EA10" s="15" t="n">
-        <v>-1.5501</v>
+        <v>-1.6042</v>
       </c>
       <c r="EB10" s="15" t="n">
-        <v>6.6036</v>
+        <v>6.569</v>
       </c>
       <c r="EC10" s="15" t="n">
-        <v>-5.6819</v>
+        <v>-5.651</v>
       </c>
       <c r="ED10" s="15" t="n">
-        <v>6.7441</v>
+        <v>6.6955</v>
       </c>
       <c r="EE10" s="15" t="n">
-        <v>-1.8121</v>
+        <v>-1.9297</v>
       </c>
       <c r="EF10" s="15" t="n">
-        <v>6.2959</v>
+        <v>6.3166</v>
       </c>
       <c r="EG10" s="15" t="n">
-        <v>-4.5458</v>
+        <v>-4.1926</v>
       </c>
       <c r="EH10" s="15" t="n">
-        <v>7.0319</v>
+        <v>7.0796</v>
       </c>
       <c r="EI10" s="15" t="n">
-        <v>-1.7029</v>
+        <v>-1.6468</v>
       </c>
       <c r="EJ10" s="15" t="n">
-        <v>5.6028</v>
+        <v>5.5773</v>
       </c>
       <c r="EK10" s="15" t="n">
-        <v>-3.3999</v>
+        <v>-3.5174</v>
       </c>
       <c r="EL10" s="15" t="n">
         <v>7.6701</v>
       </c>
       <c r="EM10" s="15" t="n">
         <v>-0.5168</v>
       </c>
       <c r="EN10" s="15" t="n">
         <v>7.4092</v>
       </c>
       <c r="EO10" s="15" t="n">
         <v>-4.8224</v>
       </c>
       <c r="EP10" s="15" t="n">
         <v>9.6073</v>
       </c>
       <c r="EQ10" s="15" t="n">
         <v>0.2032</v>
       </c>
       <c r="ER10" s="15" t="n">
         <v>7.5832</v>
       </c>
       <c r="ES10" s="15" t="n">
         <v>-5.7626</v>
       </c>
@@ -3809,90 +3809,90 @@
       </c>
       <c r="IM10" s="15" t="n">
         <v>-2.5909</v>
       </c>
       <c r="IN10" s="15" t="n">
         <v>6.5857</v>
       </c>
       <c r="IO10" s="15" t="n">
         <v>-5.4726</v>
       </c>
       <c r="IP10" s="15" t="n">
         <v>8.9653</v>
       </c>
       <c r="IQ10" s="15" t="n">
         <v>-3.6906</v>
       </c>
       <c r="IR10" s="15" t="n">
         <v>6.9436</v>
       </c>
       <c r="IS10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT10" s="15" t="n">
-        <v>5.9518</v>
+        <v>5.5377</v>
       </c>
       <c r="IU10" s="15" t="n">
-        <v>6.2101</v>
+        <v>6.257</v>
       </c>
       <c r="IV10" s="15" t="n">
-        <v>7.057</v>
+        <v>7.0406</v>
       </c>
       <c r="IW10" s="15" t="n">
-        <v>5.6638</v>
+        <v>5.5579</v>
       </c>
       <c r="IX10" s="15" t="n">
-        <v>5.3826</v>
+        <v>5.2087</v>
       </c>
       <c r="IY10" s="15" t="n">
-        <v>5.0784</v>
+        <v>4.9595</v>
       </c>
       <c r="IZ10" s="15" t="n">
-        <v>6.344</v>
+        <v>6.582</v>
       </c>
       <c r="JA10" s="15" t="n">
-        <v>6.6308</v>
+        <v>6.9656</v>
       </c>
       <c r="JB10" s="15" t="n">
-        <v>6.7495</v>
+        <v>7.2743</v>
       </c>
       <c r="JC10" s="15" t="n">
-        <v>6.0535</v>
+        <v>6.5283</v>
       </c>
       <c r="JD10" s="15" t="n">
-        <v>7.3266</v>
+        <v>7.2791</v>
       </c>
       <c r="JE10" s="15" t="n">
-        <v>7.9665</v>
+        <v>7.8707</v>
       </c>
       <c r="JF10" s="15" t="n">
-        <v>9.2692</v>
+        <v>9.11</v>
       </c>
       <c r="JG10" s="15" t="n">
-        <v>11.1383</v>
+        <v>11.0032</v>
       </c>
       <c r="JH10" s="15" t="n">
         <v>9.5017</v>
       </c>
       <c r="JI10" s="15" t="n">
         <v>11.4719</v>
       </c>
       <c r="JJ10" s="15" t="n">
         <v>12.2786</v>
       </c>
       <c r="JK10" s="15" t="n">
         <v>12.4606</v>
       </c>
       <c r="JL10" s="15" t="n">
         <v>11.3496</v>
       </c>
       <c r="JM10" s="15" t="n">
         <v>8.2123</v>
       </c>
       <c r="JN10" s="15" t="n">
         <v>21.5877</v>
       </c>
       <c r="JO10" s="15" t="n">
         <v>-1.9974</v>
       </c>
@@ -4202,90 +4202,90 @@
         </is>
       </c>
       <c r="NM10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Agricultura, ganadería, silvicultura y pesca (A, CNAE 2009)</t>
         </is>
       </c>
       <c r="B11" s="14" t="n">
-        <v>11200.0</v>
+        <v>11427.0</v>
       </c>
       <c r="C11" s="14" t="n">
-        <v>11297.0</v>
+        <v>12100.0</v>
       </c>
       <c r="D11" s="14" t="n">
-        <v>15323.0</v>
+        <v>16052.0</v>
       </c>
       <c r="E11" s="14" t="n">
-        <v>8438.0</v>
+        <v>8765.0</v>
       </c>
       <c r="F11" s="14" t="n">
-        <v>10690.0</v>
+        <v>10893.0</v>
       </c>
       <c r="G11" s="14" t="n">
-        <v>10804.0</v>
+        <v>10877.0</v>
       </c>
       <c r="H11" s="14" t="n">
-        <v>15005.0</v>
+        <v>14600.0</v>
       </c>
       <c r="I11" s="14" t="n">
-        <v>8214.0</v>
+        <v>7915.0</v>
       </c>
       <c r="J11" s="14" t="n">
-        <v>10172.0</v>
+        <v>9811.0</v>
       </c>
       <c r="K11" s="14" t="n">
-        <v>10501.0</v>
+        <v>10261.0</v>
       </c>
       <c r="L11" s="14" t="n">
-        <v>13994.0</v>
+        <v>14023.0</v>
       </c>
       <c r="M11" s="14" t="n">
-        <v>7282.0</v>
+        <v>7387.0</v>
       </c>
       <c r="N11" s="14" t="n">
-        <v>9071.0</v>
+        <v>9251.0</v>
       </c>
       <c r="O11" s="14" t="n">
-        <v>8688.0</v>
+        <v>8833.0</v>
       </c>
       <c r="P11" s="14" t="n">
         <v>12411.0</v>
       </c>
       <c r="Q11" s="14" t="n">
         <v>6288.0</v>
       </c>
       <c r="R11" s="14" t="n">
         <v>7360.0</v>
       </c>
       <c r="S11" s="14" t="n">
         <v>6544.0</v>
       </c>
       <c r="T11" s="14" t="n">
         <v>12039.0</v>
       </c>
       <c r="U11" s="14" t="n">
         <v>7127.0</v>
       </c>
       <c r="V11" s="14" t="n">
         <v>8048.0</v>
       </c>
       <c r="W11" s="14" t="n">
         <v>6987.0</v>
       </c>
@@ -4580,90 +4580,90 @@
       <c r="DP11" s="14" t="n">
         <v>6054.0</v>
       </c>
       <c r="DQ11" s="14" t="n">
         <v>4427.0</v>
       </c>
       <c r="DR11" s="14" t="n">
         <v>6395.0</v>
       </c>
       <c r="DS11" s="14" t="n">
         <v>4538.0</v>
       </c>
       <c r="DT11" s="14" t="n">
         <v>5357.0</v>
       </c>
       <c r="DU11" s="14" t="n">
         <v>3758.0</v>
       </c>
       <c r="DV11" s="14" t="n">
         <v>5088.0</v>
       </c>
       <c r="DW11" s="14" t="n">
         <v>3630.0</v>
       </c>
       <c r="DX11" s="15" t="n">
-        <v>-0.8586</v>
+        <v>-5.562</v>
       </c>
       <c r="DY11" s="15" t="n">
-        <v>-26.2742</v>
+        <v>-24.62</v>
       </c>
       <c r="DZ11" s="15" t="n">
-        <v>81.5952</v>
+        <v>83.1375</v>
       </c>
       <c r="EA11" s="15" t="n">
-        <v>-21.0664</v>
+        <v>-19.5355</v>
       </c>
       <c r="EB11" s="15" t="n">
-        <v>-1.0552</v>
+        <v>0.1471</v>
       </c>
       <c r="EC11" s="15" t="n">
-        <v>-27.9973</v>
+        <v>-25.5</v>
       </c>
       <c r="ED11" s="15" t="n">
-        <v>82.6759</v>
+        <v>84.4599</v>
       </c>
       <c r="EE11" s="15" t="n">
-        <v>-19.2489</v>
+        <v>-19.3252</v>
       </c>
       <c r="EF11" s="15" t="n">
-        <v>-3.133</v>
+        <v>-4.3855</v>
       </c>
       <c r="EG11" s="15" t="n">
-        <v>-24.9607</v>
+        <v>-26.8274</v>
       </c>
       <c r="EH11" s="15" t="n">
-        <v>92.1725</v>
+        <v>89.8335</v>
       </c>
       <c r="EI11" s="15" t="n">
-        <v>-19.7222</v>
+        <v>-20.1492</v>
       </c>
       <c r="EJ11" s="15" t="n">
-        <v>4.4084</v>
+        <v>4.7323</v>
       </c>
       <c r="EK11" s="15" t="n">
-        <v>-29.9976</v>
+        <v>-28.8293</v>
       </c>
       <c r="EL11" s="15" t="n">
         <v>97.376</v>
       </c>
       <c r="EM11" s="15" t="n">
         <v>-14.5652</v>
       </c>
       <c r="EN11" s="15" t="n">
         <v>12.4694</v>
       </c>
       <c r="EO11" s="15" t="n">
         <v>-45.6433</v>
       </c>
       <c r="EP11" s="15" t="n">
         <v>68.921</v>
       </c>
       <c r="EQ11" s="15" t="n">
         <v>-11.4438</v>
       </c>
       <c r="ER11" s="15" t="n">
         <v>15.1853</v>
       </c>
       <c r="ES11" s="15" t="n">
         <v>-32.8108</v>
       </c>
@@ -4960,90 +4960,90 @@
       </c>
       <c r="IM11" s="15" t="n">
         <v>-30.774</v>
       </c>
       <c r="IN11" s="15" t="n">
         <v>40.9211</v>
       </c>
       <c r="IO11" s="15" t="n">
         <v>-15.2884</v>
       </c>
       <c r="IP11" s="15" t="n">
         <v>42.5492</v>
       </c>
       <c r="IQ11" s="15" t="n">
         <v>-26.1399</v>
       </c>
       <c r="IR11" s="15" t="n">
         <v>40.1653</v>
       </c>
       <c r="IS11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT11" s="15" t="n">
-        <v>4.7708</v>
+        <v>4.9022</v>
       </c>
       <c r="IU11" s="15" t="n">
-        <v>4.5631</v>
+        <v>11.2439</v>
       </c>
       <c r="IV11" s="15" t="n">
-        <v>2.1193</v>
+        <v>9.9452</v>
       </c>
       <c r="IW11" s="15" t="n">
-        <v>2.7271</v>
+        <v>10.7391</v>
       </c>
       <c r="IX11" s="15" t="n">
-        <v>5.0924</v>
+        <v>11.0284</v>
       </c>
       <c r="IY11" s="15" t="n">
-        <v>2.8854</v>
+        <v>6.0033</v>
       </c>
       <c r="IZ11" s="15" t="n">
-        <v>7.2245</v>
+        <v>4.1147</v>
       </c>
       <c r="JA11" s="15" t="n">
-        <v>12.7987</v>
+        <v>7.1477</v>
       </c>
       <c r="JB11" s="15" t="n">
-        <v>12.1376</v>
+        <v>6.0534</v>
       </c>
       <c r="JC11" s="15" t="n">
-        <v>20.8679</v>
+        <v>16.1666</v>
       </c>
       <c r="JD11" s="15" t="n">
-        <v>12.7548</v>
+        <v>12.9885</v>
       </c>
       <c r="JE11" s="15" t="n">
-        <v>15.8079</v>
+        <v>17.4777</v>
       </c>
       <c r="JF11" s="15" t="n">
-        <v>23.2473</v>
+        <v>25.6929</v>
       </c>
       <c r="JG11" s="15" t="n">
-        <v>32.7628</v>
+        <v>34.9786</v>
       </c>
       <c r="JH11" s="15" t="n">
         <v>3.09</v>
       </c>
       <c r="JI11" s="15" t="n">
         <v>-11.7721</v>
       </c>
       <c r="JJ11" s="15" t="n">
         <v>-8.5487</v>
       </c>
       <c r="JK11" s="15" t="n">
         <v>-6.3403</v>
       </c>
       <c r="JL11" s="15" t="n">
         <v>15.7707</v>
       </c>
       <c r="JM11" s="15" t="n">
         <v>13.5234</v>
       </c>
       <c r="JN11" s="15" t="n">
         <v>-6.091</v>
       </c>
       <c r="JO11" s="15" t="n">
         <v>12.7299</v>
       </c>
@@ -5353,90 +5353,90 @@
         </is>
       </c>
       <c r="NM11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria (B-E, CNAE 2009)</t>
         </is>
       </c>
       <c r="B12" s="14" t="n">
-        <v>60389.0</v>
+        <v>58883.0</v>
       </c>
       <c r="C12" s="14" t="n">
-        <v>63723.0</v>
+        <v>63031.0</v>
       </c>
       <c r="D12" s="14" t="n">
-        <v>64942.0</v>
+        <v>63355.0</v>
       </c>
       <c r="E12" s="14" t="n">
-        <v>56692.0</v>
+        <v>55568.0</v>
       </c>
       <c r="F12" s="14" t="n">
-        <v>56148.0</v>
+        <v>55598.0</v>
       </c>
       <c r="G12" s="14" t="n">
-        <v>62304.0</v>
+        <v>61889.0</v>
       </c>
       <c r="H12" s="14" t="n">
-        <v>62558.0</v>
+        <v>62259.0</v>
       </c>
       <c r="I12" s="14" t="n">
-        <v>53954.0</v>
+        <v>54050.0</v>
       </c>
       <c r="J12" s="14" t="n">
-        <v>53265.0</v>
+        <v>53489.0</v>
       </c>
       <c r="K12" s="14" t="n">
-        <v>57537.0</v>
+        <v>57723.0</v>
       </c>
       <c r="L12" s="14" t="n">
-        <v>57661.0</v>
+        <v>57642.0</v>
       </c>
       <c r="M12" s="14" t="n">
-        <v>50962.0</v>
+        <v>50860.0</v>
       </c>
       <c r="N12" s="14" t="n">
-        <v>52260.0</v>
+        <v>52105.0</v>
       </c>
       <c r="O12" s="14" t="n">
-        <v>59214.0</v>
+        <v>59032.0</v>
       </c>
       <c r="P12" s="14" t="n">
         <v>60645.0</v>
       </c>
       <c r="Q12" s="14" t="n">
         <v>52773.0</v>
       </c>
       <c r="R12" s="14" t="n">
         <v>50789.0</v>
       </c>
       <c r="S12" s="14" t="n">
         <v>54734.0</v>
       </c>
       <c r="T12" s="14" t="n">
         <v>52832.0</v>
       </c>
       <c r="U12" s="14" t="n">
         <v>44014.0</v>
       </c>
       <c r="V12" s="14" t="n">
         <v>43632.0</v>
       </c>
       <c r="W12" s="14" t="n">
         <v>44984.0</v>
       </c>
@@ -5731,90 +5731,90 @@
       <c r="DP12" s="14" t="n">
         <v>24698.0</v>
       </c>
       <c r="DQ12" s="14" t="n">
         <v>22920.0</v>
       </c>
       <c r="DR12" s="14" t="n">
         <v>24183.0</v>
       </c>
       <c r="DS12" s="14" t="n">
         <v>25038.0</v>
       </c>
       <c r="DT12" s="14" t="n">
         <v>22974.0</v>
       </c>
       <c r="DU12" s="14" t="n">
         <v>21154.0</v>
       </c>
       <c r="DV12" s="14" t="n">
         <v>22934.0</v>
       </c>
       <c r="DW12" s="14" t="n">
         <v>23972.0</v>
       </c>
       <c r="DX12" s="15" t="n">
-        <v>-5.232</v>
+        <v>-6.5809</v>
       </c>
       <c r="DY12" s="15" t="n">
-        <v>-1.8771</v>
+        <v>-0.5114</v>
       </c>
       <c r="DZ12" s="15" t="n">
-        <v>14.5523</v>
+        <v>14.0135</v>
       </c>
       <c r="EA12" s="15" t="n">
-        <v>0.9689</v>
+        <v>-0.054</v>
       </c>
       <c r="EB12" s="15" t="n">
-        <v>-9.8806</v>
+        <v>-10.165</v>
       </c>
       <c r="EC12" s="15" t="n">
-        <v>-0.406</v>
+        <v>-0.5943</v>
       </c>
       <c r="ED12" s="15" t="n">
-        <v>15.9469</v>
+        <v>15.1878</v>
       </c>
       <c r="EE12" s="15" t="n">
-        <v>1.2935</v>
+        <v>1.0488</v>
       </c>
       <c r="EF12" s="15" t="n">
-        <v>-7.4248</v>
+        <v>-7.335</v>
       </c>
       <c r="EG12" s="15" t="n">
-        <v>-0.2151</v>
+        <v>0.1405</v>
       </c>
       <c r="EH12" s="15" t="n">
-        <v>13.1451</v>
+        <v>13.3346</v>
       </c>
       <c r="EI12" s="15" t="n">
-        <v>-2.4837</v>
+        <v>-2.3894</v>
       </c>
       <c r="EJ12" s="15" t="n">
-        <v>-11.7438</v>
+        <v>-11.7343</v>
       </c>
       <c r="EK12" s="15" t="n">
-        <v>-2.3596</v>
+        <v>-2.6597</v>
       </c>
       <c r="EL12" s="15" t="n">
         <v>14.9167</v>
       </c>
       <c r="EM12" s="15" t="n">
         <v>3.9064</v>
       </c>
       <c r="EN12" s="15" t="n">
         <v>-7.2076</v>
       </c>
       <c r="EO12" s="15" t="n">
         <v>3.6001</v>
       </c>
       <c r="EP12" s="15" t="n">
         <v>20.0345</v>
       </c>
       <c r="EQ12" s="15" t="n">
         <v>0.8755</v>
       </c>
       <c r="ER12" s="15" t="n">
         <v>-3.0055</v>
       </c>
       <c r="ES12" s="15" t="n">
         <v>-3.2873</v>
       </c>
@@ -6111,90 +6111,90 @@
       </c>
       <c r="IM12" s="15" t="n">
         <v>-5.2227</v>
       </c>
       <c r="IN12" s="15" t="n">
         <v>-3.4148</v>
       </c>
       <c r="IO12" s="15" t="n">
         <v>8.9841</v>
       </c>
       <c r="IP12" s="15" t="n">
         <v>8.6036</v>
       </c>
       <c r="IQ12" s="15" t="n">
         <v>-7.7614</v>
       </c>
       <c r="IR12" s="15" t="n">
         <v>-4.3301</v>
       </c>
       <c r="IS12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT12" s="15" t="n">
-        <v>7.5533</v>
+        <v>5.9085</v>
       </c>
       <c r="IU12" s="15" t="n">
-        <v>2.2775</v>
+        <v>1.8452</v>
       </c>
       <c r="IV12" s="15" t="n">
-        <v>3.8109</v>
+        <v>1.7604</v>
       </c>
       <c r="IW12" s="15" t="n">
-        <v>5.0747</v>
+        <v>2.8085</v>
       </c>
       <c r="IX12" s="15" t="n">
-        <v>5.4126</v>
+        <v>3.9429</v>
       </c>
       <c r="IY12" s="15" t="n">
-        <v>8.2851</v>
+        <v>7.2172</v>
       </c>
       <c r="IZ12" s="15" t="n">
-        <v>8.4927</v>
+        <v>8.0098</v>
       </c>
       <c r="JA12" s="15" t="n">
-        <v>5.871</v>
+        <v>6.2721</v>
       </c>
       <c r="JB12" s="15" t="n">
-        <v>1.9231</v>
+        <v>2.6562</v>
       </c>
       <c r="JC12" s="15" t="n">
-        <v>-2.8321</v>
+        <v>-2.2174</v>
       </c>
       <c r="JD12" s="15" t="n">
-        <v>-4.9204</v>
+        <v>-4.9518</v>
       </c>
       <c r="JE12" s="15" t="n">
-        <v>-3.4317</v>
+        <v>-3.625</v>
       </c>
       <c r="JF12" s="15" t="n">
-        <v>2.8963</v>
+        <v>2.5911</v>
       </c>
       <c r="JG12" s="15" t="n">
-        <v>8.185</v>
+        <v>7.8525</v>
       </c>
       <c r="JH12" s="15" t="n">
         <v>14.7884</v>
       </c>
       <c r="JI12" s="15" t="n">
         <v>19.9005</v>
       </c>
       <c r="JJ12" s="15" t="n">
         <v>16.4031</v>
       </c>
       <c r="JK12" s="15" t="n">
         <v>21.6744</v>
       </c>
       <c r="JL12" s="15" t="n">
         <v>13.5854</v>
       </c>
       <c r="JM12" s="15" t="n">
         <v>5.4758</v>
       </c>
       <c r="JN12" s="15" t="n">
         <v>29.7567</v>
       </c>
       <c r="JO12" s="15" t="n">
         <v>8.0749</v>
       </c>
@@ -6504,90 +6504,90 @@
         </is>
       </c>
       <c r="NM12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria. Industria manufacturera (C, CNAE 2009)</t>
         </is>
       </c>
       <c r="B13" s="14" t="n">
-        <v>47305.0</v>
+        <v>47092.0</v>
       </c>
       <c r="C13" s="14" t="n">
-        <v>47808.0</v>
+        <v>47746.0</v>
       </c>
       <c r="D13" s="14" t="n">
-        <v>47336.0</v>
+        <v>47103.0</v>
       </c>
       <c r="E13" s="14" t="n">
-        <v>42066.0</v>
+        <v>41966.0</v>
       </c>
       <c r="F13" s="14" t="n">
-        <v>44015.0</v>
+        <v>44135.0</v>
       </c>
       <c r="G13" s="14" t="n">
-        <v>45363.0</v>
+        <v>45573.0</v>
       </c>
       <c r="H13" s="14" t="n">
-        <v>45495.0</v>
+        <v>45292.0</v>
       </c>
       <c r="I13" s="14" t="n">
-        <v>40143.0</v>
+        <v>40085.0</v>
       </c>
       <c r="J13" s="14" t="n">
-        <v>43099.0</v>
+        <v>43145.0</v>
       </c>
       <c r="K13" s="14" t="n">
-        <v>44159.0</v>
+        <v>44140.0</v>
       </c>
       <c r="L13" s="14" t="n">
-        <v>42985.0</v>
+        <v>42936.0</v>
       </c>
       <c r="M13" s="14" t="n">
-        <v>38064.0</v>
+        <v>38034.0</v>
       </c>
       <c r="N13" s="14" t="n">
-        <v>40558.0</v>
+        <v>40511.0</v>
       </c>
       <c r="O13" s="14" t="n">
-        <v>42413.0</v>
+        <v>42383.0</v>
       </c>
       <c r="P13" s="14" t="n">
         <v>41808.0</v>
       </c>
       <c r="Q13" s="14" t="n">
         <v>35667.0</v>
       </c>
       <c r="R13" s="14" t="n">
         <v>37483.0</v>
       </c>
       <c r="S13" s="14" t="n">
         <v>36772.0</v>
       </c>
       <c r="T13" s="14" t="n">
         <v>38420.0</v>
       </c>
       <c r="U13" s="14" t="n">
         <v>32921.0</v>
       </c>
       <c r="V13" s="14" t="n">
         <v>34238.0</v>
       </c>
       <c r="W13" s="14" t="n">
         <v>33487.0</v>
       </c>
@@ -6882,90 +6882,90 @@
       <c r="DP13" s="14" t="n">
         <v>20441.0</v>
       </c>
       <c r="DQ13" s="14" t="n">
         <v>18835.0</v>
       </c>
       <c r="DR13" s="14" t="n">
         <v>20410.0</v>
       </c>
       <c r="DS13" s="14" t="n">
         <v>20364.0</v>
       </c>
       <c r="DT13" s="14" t="n">
         <v>18882.0</v>
       </c>
       <c r="DU13" s="14" t="n">
         <v>17291.0</v>
       </c>
       <c r="DV13" s="14" t="n">
         <v>19251.0</v>
       </c>
       <c r="DW13" s="14" t="n">
         <v>19537.0</v>
       </c>
       <c r="DX13" s="15" t="n">
-        <v>-1.0521</v>
+        <v>-1.3697</v>
       </c>
       <c r="DY13" s="15" t="n">
-        <v>0.9971</v>
+        <v>1.3651</v>
       </c>
       <c r="DZ13" s="15" t="n">
-        <v>12.5279</v>
+        <v>12.2409</v>
       </c>
       <c r="EA13" s="15" t="n">
-        <v>-4.428</v>
+        <v>-4.9145</v>
       </c>
       <c r="EB13" s="15" t="n">
-        <v>-2.9716</v>
+        <v>-3.1554</v>
       </c>
       <c r="EC13" s="15" t="n">
-        <v>-0.2901</v>
+        <v>0.6204</v>
       </c>
       <c r="ED13" s="15" t="n">
-        <v>13.3323</v>
+        <v>12.9899</v>
       </c>
       <c r="EE13" s="15" t="n">
-        <v>-6.8586</v>
+        <v>-7.0924</v>
       </c>
       <c r="EF13" s="15" t="n">
-        <v>-2.4004</v>
+        <v>-2.2542</v>
       </c>
       <c r="EG13" s="15" t="n">
-        <v>2.7312</v>
+        <v>2.8042</v>
       </c>
       <c r="EH13" s="15" t="n">
-        <v>12.9282</v>
+        <v>12.8885</v>
       </c>
       <c r="EI13" s="15" t="n">
-        <v>-6.1492</v>
+        <v>-6.1144</v>
       </c>
       <c r="EJ13" s="15" t="n">
-        <v>-4.3737</v>
+        <v>-4.4169</v>
       </c>
       <c r="EK13" s="15" t="n">
-        <v>1.4471</v>
+        <v>1.3753</v>
       </c>
       <c r="EL13" s="15" t="n">
         <v>17.2176</v>
       </c>
       <c r="EM13" s="15" t="n">
         <v>-4.8449</v>
       </c>
       <c r="EN13" s="15" t="n">
         <v>1.9335</v>
       </c>
       <c r="EO13" s="15" t="n">
         <v>-4.2894</v>
       </c>
       <c r="EP13" s="15" t="n">
         <v>16.7036</v>
       </c>
       <c r="EQ13" s="15" t="n">
         <v>-3.8466</v>
       </c>
       <c r="ER13" s="15" t="n">
         <v>2.2427</v>
       </c>
       <c r="ES13" s="15" t="n">
         <v>-6.8615</v>
       </c>
@@ -7262,90 +7262,90 @@
       </c>
       <c r="IM13" s="15" t="n">
         <v>-7.7168</v>
       </c>
       <c r="IN13" s="15" t="n">
         <v>0.2259</v>
       </c>
       <c r="IO13" s="15" t="n">
         <v>7.8487</v>
       </c>
       <c r="IP13" s="15" t="n">
         <v>9.2013</v>
       </c>
       <c r="IQ13" s="15" t="n">
         <v>-10.1813</v>
       </c>
       <c r="IR13" s="15" t="n">
         <v>-1.4639</v>
       </c>
       <c r="IS13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT13" s="15" t="n">
-        <v>7.4747</v>
+        <v>6.6999</v>
       </c>
       <c r="IU13" s="15" t="n">
-        <v>5.3899</v>
+        <v>4.7682</v>
       </c>
       <c r="IV13" s="15" t="n">
-        <v>4.0466</v>
+        <v>3.9985</v>
       </c>
       <c r="IW13" s="15" t="n">
-        <v>4.7904</v>
+        <v>4.6925</v>
       </c>
       <c r="IX13" s="15" t="n">
-        <v>2.1253</v>
+        <v>2.2946</v>
       </c>
       <c r="IY13" s="15" t="n">
-        <v>2.7265</v>
+        <v>3.2465</v>
       </c>
       <c r="IZ13" s="15" t="n">
-        <v>5.8392</v>
+        <v>5.4872</v>
       </c>
       <c r="JA13" s="15" t="n">
-        <v>5.4619</v>
+        <v>5.3925</v>
       </c>
       <c r="JB13" s="15" t="n">
-        <v>6.2651</v>
+        <v>6.5019</v>
       </c>
       <c r="JC13" s="15" t="n">
-        <v>4.1167</v>
+        <v>4.1455</v>
       </c>
       <c r="JD13" s="15" t="n">
-        <v>2.8153</v>
+        <v>2.698</v>
       </c>
       <c r="JE13" s="15" t="n">
-        <v>6.7205</v>
+        <v>6.6364</v>
       </c>
       <c r="JF13" s="15" t="n">
-        <v>8.2037</v>
+        <v>8.0783</v>
       </c>
       <c r="JG13" s="15" t="n">
-        <v>15.3405</v>
+        <v>15.2589</v>
       </c>
       <c r="JH13" s="15" t="n">
         <v>8.8183</v>
       </c>
       <c r="JI13" s="15" t="n">
         <v>8.3412</v>
       </c>
       <c r="JJ13" s="15" t="n">
         <v>9.4778</v>
       </c>
       <c r="JK13" s="15" t="n">
         <v>9.8098</v>
       </c>
       <c r="JL13" s="15" t="n">
         <v>6.8588</v>
       </c>
       <c r="JM13" s="15" t="n">
         <v>7.8458</v>
       </c>
       <c r="JN13" s="15" t="n">
         <v>36.9958</v>
       </c>
       <c r="JO13" s="15" t="n">
         <v>7.7307</v>
       </c>
@@ -7655,90 +7655,90 @@
         </is>
       </c>
       <c r="NM13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Construcción (F, CNAE 2009)</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
-        <v>25924.0</v>
+        <v>26006.0</v>
       </c>
       <c r="C14" s="14" t="n">
-        <v>20799.0</v>
+        <v>20949.0</v>
       </c>
       <c r="D14" s="14" t="n">
-        <v>25470.0</v>
+        <v>25639.0</v>
       </c>
       <c r="E14" s="14" t="n">
-        <v>20927.0</v>
+        <v>21096.0</v>
       </c>
       <c r="F14" s="14" t="n">
-        <v>24589.0</v>
+        <v>24646.0</v>
       </c>
       <c r="G14" s="14" t="n">
-        <v>19197.0</v>
+        <v>19211.0</v>
       </c>
       <c r="H14" s="14" t="n">
-        <v>22621.0</v>
+        <v>22304.0</v>
       </c>
       <c r="I14" s="14" t="n">
-        <v>18981.0</v>
+        <v>18637.0</v>
       </c>
       <c r="J14" s="14" t="n">
-        <v>22776.0</v>
+        <v>22458.0</v>
       </c>
       <c r="K14" s="14" t="n">
-        <v>18465.0</v>
+        <v>18233.0</v>
       </c>
       <c r="L14" s="14" t="n">
-        <v>21447.0</v>
+        <v>21170.0</v>
       </c>
       <c r="M14" s="14" t="n">
-        <v>18445.0</v>
+        <v>18271.0</v>
       </c>
       <c r="N14" s="14" t="n">
-        <v>21590.0</v>
+        <v>21446.0</v>
       </c>
       <c r="O14" s="14" t="n">
-        <v>17337.0</v>
+        <v>17268.0</v>
       </c>
       <c r="P14" s="14" t="n">
         <v>20374.0</v>
       </c>
       <c r="Q14" s="14" t="n">
         <v>17399.0</v>
       </c>
       <c r="R14" s="14" t="n">
         <v>19729.0</v>
       </c>
       <c r="S14" s="14" t="n">
         <v>15563.0</v>
       </c>
       <c r="T14" s="14" t="n">
         <v>18168.0</v>
       </c>
       <c r="U14" s="14" t="n">
         <v>15364.0</v>
       </c>
       <c r="V14" s="14" t="n">
         <v>17734.0</v>
       </c>
       <c r="W14" s="14" t="n">
         <v>14278.0</v>
       </c>
@@ -8033,90 +8033,90 @@
       <c r="DP14" s="14" t="n">
         <v>11033.0</v>
       </c>
       <c r="DQ14" s="14" t="n">
         <v>9635.0</v>
       </c>
       <c r="DR14" s="14" t="n">
         <v>10692.0</v>
       </c>
       <c r="DS14" s="14" t="n">
         <v>9266.0</v>
       </c>
       <c r="DT14" s="14" t="n">
         <v>10728.0</v>
       </c>
       <c r="DU14" s="14" t="n">
         <v>9171.0</v>
       </c>
       <c r="DV14" s="14" t="n">
         <v>10482.0</v>
       </c>
       <c r="DW14" s="14" t="n">
         <v>9133.0</v>
       </c>
       <c r="DX14" s="15" t="n">
-        <v>24.6406</v>
+        <v>24.1396</v>
       </c>
       <c r="DY14" s="15" t="n">
-        <v>-18.3392</v>
+        <v>-18.2924</v>
       </c>
       <c r="DZ14" s="15" t="n">
-        <v>21.7088</v>
+        <v>21.5349</v>
       </c>
       <c r="EA14" s="15" t="n">
-        <v>-14.8928</v>
+        <v>-14.404</v>
       </c>
       <c r="EB14" s="15" t="n">
-        <v>28.0877</v>
+        <v>28.2911</v>
       </c>
       <c r="EC14" s="15" t="n">
-        <v>-15.1364</v>
+        <v>-13.8675</v>
       </c>
       <c r="ED14" s="15" t="n">
-        <v>19.1771</v>
+        <v>19.6759</v>
       </c>
       <c r="EE14" s="15" t="n">
-        <v>-16.6623</v>
+        <v>-17.014</v>
       </c>
       <c r="EF14" s="15" t="n">
-        <v>23.3469</v>
+        <v>23.1723</v>
       </c>
       <c r="EG14" s="15" t="n">
-        <v>-13.904</v>
+        <v>-13.8734</v>
       </c>
       <c r="EH14" s="15" t="n">
-        <v>16.2754</v>
+        <v>15.8667</v>
       </c>
       <c r="EI14" s="15" t="n">
-        <v>-14.5669</v>
+        <v>-14.8046</v>
       </c>
       <c r="EJ14" s="15" t="n">
-        <v>24.5313</v>
+        <v>24.195</v>
       </c>
       <c r="EK14" s="15" t="n">
-        <v>-14.9063</v>
+        <v>-15.2449</v>
       </c>
       <c r="EL14" s="15" t="n">
         <v>17.0987</v>
       </c>
       <c r="EM14" s="15" t="n">
         <v>-11.81</v>
       </c>
       <c r="EN14" s="15" t="n">
         <v>26.7686</v>
       </c>
       <c r="EO14" s="15" t="n">
         <v>-14.3384</v>
       </c>
       <c r="EP14" s="15" t="n">
         <v>18.2505</v>
       </c>
       <c r="EQ14" s="15" t="n">
         <v>-13.3642</v>
       </c>
       <c r="ER14" s="15" t="n">
         <v>24.2051</v>
       </c>
       <c r="ES14" s="15" t="n">
         <v>-18.9395</v>
       </c>
@@ -8413,90 +8413,90 @@
       </c>
       <c r="IM14" s="15" t="n">
         <v>-9.8859</v>
       </c>
       <c r="IN14" s="15" t="n">
         <v>15.3896</v>
       </c>
       <c r="IO14" s="15" t="n">
         <v>-13.6279</v>
       </c>
       <c r="IP14" s="15" t="n">
         <v>16.9774</v>
       </c>
       <c r="IQ14" s="15" t="n">
         <v>-12.5072</v>
       </c>
       <c r="IR14" s="15" t="n">
         <v>14.7706</v>
       </c>
       <c r="IS14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT14" s="15" t="n">
-        <v>5.4293</v>
+        <v>5.5181</v>
       </c>
       <c r="IU14" s="15" t="n">
-        <v>8.3451</v>
+        <v>9.0469</v>
       </c>
       <c r="IV14" s="15" t="n">
-        <v>12.5945</v>
+        <v>14.9525</v>
       </c>
       <c r="IW14" s="15" t="n">
-        <v>10.2524</v>
+        <v>13.1942</v>
       </c>
       <c r="IX14" s="15" t="n">
-        <v>7.9601</v>
+        <v>9.7426</v>
       </c>
       <c r="IY14" s="15" t="n">
-        <v>3.9643</v>
+        <v>5.3639</v>
       </c>
       <c r="IZ14" s="15" t="n">
-        <v>5.474</v>
+        <v>5.3566</v>
       </c>
       <c r="JA14" s="15" t="n">
-        <v>2.9059</v>
+        <v>2.0032</v>
       </c>
       <c r="JB14" s="15" t="n">
-        <v>5.4933</v>
+        <v>4.7188</v>
       </c>
       <c r="JC14" s="15" t="n">
-        <v>6.5063</v>
+        <v>5.5884</v>
       </c>
       <c r="JD14" s="15" t="n">
-        <v>5.2665</v>
+        <v>3.9069</v>
       </c>
       <c r="JE14" s="15" t="n">
-        <v>6.0118</v>
+        <v>5.0118</v>
       </c>
       <c r="JF14" s="15" t="n">
-        <v>9.4328</v>
+        <v>8.7029</v>
       </c>
       <c r="JG14" s="15" t="n">
-        <v>11.3988</v>
+        <v>10.9555</v>
       </c>
       <c r="JH14" s="15" t="n">
         <v>12.1422</v>
       </c>
       <c r="JI14" s="15" t="n">
         <v>13.2452</v>
       </c>
       <c r="JJ14" s="15" t="n">
         <v>11.2496</v>
       </c>
       <c r="JK14" s="15" t="n">
         <v>8.9999</v>
       </c>
       <c r="JL14" s="15" t="n">
         <v>3.1452</v>
       </c>
       <c r="JM14" s="15" t="n">
         <v>-2.426</v>
       </c>
       <c r="JN14" s="15" t="n">
         <v>16.7402</v>
       </c>
       <c r="JO14" s="15" t="n">
         <v>-5.7496</v>
       </c>
@@ -8806,90 +8806,90 @@
         </is>
       </c>
       <c r="NM14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios (G-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
-        <v>310195.0</v>
+        <v>309560.0</v>
       </c>
       <c r="C15" s="14" t="n">
-        <v>280875.0</v>
+        <v>281705.0</v>
       </c>
       <c r="D15" s="14" t="n">
-        <v>307775.0</v>
+        <v>309314.0</v>
       </c>
       <c r="E15" s="14" t="n">
-        <v>291104.0</v>
+        <v>292235.0</v>
       </c>
       <c r="F15" s="14" t="n">
-        <v>292407.0</v>
+        <v>293426.0</v>
       </c>
       <c r="G15" s="14" t="n">
-        <v>261999.0</v>
+        <v>263117.0</v>
       </c>
       <c r="H15" s="14" t="n">
-        <v>289130.0</v>
+        <v>290687.0</v>
       </c>
       <c r="I15" s="14" t="n">
-        <v>277538.0</v>
+        <v>279024.0</v>
       </c>
       <c r="J15" s="14" t="n">
-        <v>279082.0</v>
+        <v>280965.0</v>
       </c>
       <c r="K15" s="14" t="n">
-        <v>252784.0</v>
+        <v>254324.0</v>
       </c>
       <c r="L15" s="14" t="n">
-        <v>274796.0</v>
+        <v>274888.0</v>
       </c>
       <c r="M15" s="14" t="n">
-        <v>259625.0</v>
+        <v>259468.0</v>
       </c>
       <c r="N15" s="14" t="n">
-        <v>259984.0</v>
+        <v>259555.0</v>
       </c>
       <c r="O15" s="14" t="n">
-        <v>234395.0</v>
+        <v>234068.0</v>
       </c>
       <c r="P15" s="14" t="n">
         <v>254564.0</v>
       </c>
       <c r="Q15" s="14" t="n">
         <v>234815.0</v>
       </c>
       <c r="R15" s="14" t="n">
         <v>233844.0</v>
       </c>
       <c r="S15" s="14" t="n">
         <v>206883.0</v>
       </c>
       <c r="T15" s="14" t="n">
         <v>225782.0</v>
       </c>
       <c r="U15" s="14" t="n">
         <v>210393.0</v>
       </c>
       <c r="V15" s="14" t="n">
         <v>208797.0</v>
       </c>
       <c r="W15" s="14" t="n">
         <v>188416.0</v>
       </c>
@@ -9184,90 +9184,90 @@
       <c r="DP15" s="14" t="n">
         <v>78924.0</v>
       </c>
       <c r="DQ15" s="14" t="n">
         <v>73532.0</v>
       </c>
       <c r="DR15" s="14" t="n">
         <v>73037.0</v>
       </c>
       <c r="DS15" s="14" t="n">
         <v>67168.0</v>
       </c>
       <c r="DT15" s="14" t="n">
         <v>75094.0</v>
       </c>
       <c r="DU15" s="14" t="n">
         <v>69264.0</v>
       </c>
       <c r="DV15" s="14" t="n">
         <v>69359.0</v>
       </c>
       <c r="DW15" s="14" t="n">
         <v>63918.0</v>
       </c>
       <c r="DX15" s="15" t="n">
-        <v>10.4388</v>
+        <v>9.888</v>
       </c>
       <c r="DY15" s="15" t="n">
-        <v>-8.7402</v>
+        <v>-8.9259</v>
       </c>
       <c r="DZ15" s="15" t="n">
-        <v>5.7268</v>
+        <v>5.8443</v>
       </c>
       <c r="EA15" s="15" t="n">
-        <v>-0.4456</v>
+        <v>-0.4059</v>
       </c>
       <c r="EB15" s="15" t="n">
-        <v>11.6062</v>
+        <v>11.5192</v>
       </c>
       <c r="EC15" s="15" t="n">
-        <v>-9.3837</v>
+        <v>-9.4844</v>
       </c>
       <c r="ED15" s="15" t="n">
-        <v>4.1767</v>
+        <v>4.1799</v>
       </c>
       <c r="EE15" s="15" t="n">
-        <v>-0.5532</v>
+        <v>-0.6908</v>
       </c>
       <c r="EF15" s="15" t="n">
-        <v>10.4033</v>
+        <v>10.4752</v>
       </c>
       <c r="EG15" s="15" t="n">
-        <v>-8.0103</v>
+        <v>-7.4809</v>
       </c>
       <c r="EH15" s="15" t="n">
-        <v>5.8434</v>
+        <v>5.9429</v>
       </c>
       <c r="EI15" s="15" t="n">
-        <v>-0.1381</v>
+        <v>-0.0335</v>
       </c>
       <c r="EJ15" s="15" t="n">
-        <v>10.917</v>
+        <v>10.8887</v>
       </c>
       <c r="EK15" s="15" t="n">
-        <v>-7.923</v>
+        <v>-8.0514</v>
       </c>
       <c r="EL15" s="15" t="n">
         <v>8.4105</v>
       </c>
       <c r="EM15" s="15" t="n">
         <v>0.4152</v>
       </c>
       <c r="EN15" s="15" t="n">
         <v>13.032</v>
       </c>
       <c r="EO15" s="15" t="n">
         <v>-8.3705</v>
       </c>
       <c r="EP15" s="15" t="n">
         <v>7.3144</v>
       </c>
       <c r="EQ15" s="15" t="n">
         <v>0.7644</v>
       </c>
       <c r="ER15" s="15" t="n">
         <v>10.817</v>
       </c>
       <c r="ES15" s="15" t="n">
         <v>-7.9456</v>
       </c>
@@ -9564,90 +9564,90 @@
       </c>
       <c r="IM15" s="15" t="n">
         <v>0.6777</v>
       </c>
       <c r="IN15" s="15" t="n">
         <v>8.7378</v>
       </c>
       <c r="IO15" s="15" t="n">
         <v>-10.5548</v>
       </c>
       <c r="IP15" s="15" t="n">
         <v>8.4171</v>
       </c>
       <c r="IQ15" s="15" t="n">
         <v>-0.137</v>
       </c>
       <c r="IR15" s="15" t="n">
         <v>8.5125</v>
       </c>
       <c r="IS15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT15" s="15" t="n">
-        <v>6.0833</v>
+        <v>5.4985</v>
       </c>
       <c r="IU15" s="15" t="n">
-        <v>7.2046</v>
+        <v>7.0645</v>
       </c>
       <c r="IV15" s="15" t="n">
-        <v>6.4487</v>
+        <v>6.4079</v>
       </c>
       <c r="IW15" s="15" t="n">
-        <v>4.888</v>
+        <v>4.7347</v>
       </c>
       <c r="IX15" s="15" t="n">
-        <v>4.7746</v>
+        <v>4.4351</v>
       </c>
       <c r="IY15" s="15" t="n">
-        <v>3.6454</v>
+        <v>3.4574</v>
       </c>
       <c r="IZ15" s="15" t="n">
-        <v>5.2162</v>
+        <v>5.7474</v>
       </c>
       <c r="JA15" s="15" t="n">
-        <v>6.8996</v>
+        <v>7.537</v>
       </c>
       <c r="JB15" s="15" t="n">
-        <v>7.3458</v>
+        <v>8.2487</v>
       </c>
       <c r="JC15" s="15" t="n">
-        <v>7.8453</v>
+        <v>8.6539</v>
       </c>
       <c r="JD15" s="15" t="n">
-        <v>7.9477</v>
+        <v>7.9838</v>
       </c>
       <c r="JE15" s="15" t="n">
-        <v>10.5658</v>
+        <v>10.4989</v>
       </c>
       <c r="JF15" s="15" t="n">
-        <v>11.1784</v>
+        <v>10.9949</v>
       </c>
       <c r="JG15" s="15" t="n">
-        <v>13.2983</v>
+        <v>13.1403</v>
       </c>
       <c r="JH15" s="15" t="n">
         <v>12.7477</v>
       </c>
       <c r="JI15" s="15" t="n">
         <v>11.6078</v>
       </c>
       <c r="JJ15" s="15" t="n">
         <v>11.9959</v>
       </c>
       <c r="JK15" s="15" t="n">
         <v>9.8012</v>
       </c>
       <c r="JL15" s="15" t="n">
         <v>10.3103</v>
       </c>
       <c r="JM15" s="15" t="n">
         <v>8.0473</v>
       </c>
       <c r="JN15" s="15" t="n">
         <v>18.7149</v>
       </c>
       <c r="JO15" s="15" t="n">
         <v>-4.3792</v>
       </c>
@@ -9957,90 +9957,90 @@
         </is>
       </c>
       <c r="NM15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Comercio, transporte y hostelería (G-I, CNAE 2009)</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>102464.0</v>
+        <v>100802.0</v>
       </c>
       <c r="C16" s="14" t="n">
-        <v>90432.0</v>
+        <v>89605.0</v>
       </c>
       <c r="D16" s="14" t="n">
-        <v>98256.0</v>
+        <v>97316.0</v>
       </c>
       <c r="E16" s="14" t="n">
-        <v>99087.0</v>
+        <v>98121.0</v>
       </c>
       <c r="F16" s="14" t="n">
-        <v>95341.0</v>
+        <v>94460.0</v>
       </c>
       <c r="G16" s="14" t="n">
-        <v>82092.0</v>
+        <v>81909.0</v>
       </c>
       <c r="H16" s="14" t="n">
-        <v>91426.0</v>
+        <v>91355.0</v>
       </c>
       <c r="I16" s="14" t="n">
-        <v>91302.0</v>
+        <v>91405.0</v>
       </c>
       <c r="J16" s="14" t="n">
-        <v>88561.0</v>
+        <v>88996.0</v>
       </c>
       <c r="K16" s="14" t="n">
-        <v>78289.0</v>
+        <v>78794.0</v>
       </c>
       <c r="L16" s="14" t="n">
-        <v>85088.0</v>
+        <v>85134.0</v>
       </c>
       <c r="M16" s="14" t="n">
-        <v>84313.0</v>
+        <v>84195.0</v>
       </c>
       <c r="N16" s="14" t="n">
-        <v>81473.0</v>
+        <v>81297.0</v>
       </c>
       <c r="O16" s="14" t="n">
-        <v>73370.0</v>
+        <v>73263.0</v>
       </c>
       <c r="P16" s="14" t="n">
         <v>79975.0</v>
       </c>
       <c r="Q16" s="14" t="n">
         <v>77465.0</v>
       </c>
       <c r="R16" s="14" t="n">
         <v>73521.0</v>
       </c>
       <c r="S16" s="14" t="n">
         <v>62409.0</v>
       </c>
       <c r="T16" s="14" t="n">
         <v>70346.0</v>
       </c>
       <c r="U16" s="14" t="n">
         <v>66077.0</v>
       </c>
       <c r="V16" s="14" t="n">
         <v>59383.0</v>
       </c>
       <c r="W16" s="14" t="n">
         <v>52602.0</v>
       </c>
@@ -10335,90 +10335,90 @@
       <c r="DP16" s="14" t="n">
         <v>29118.0</v>
       </c>
       <c r="DQ16" s="14" t="n">
         <v>28540.0</v>
       </c>
       <c r="DR16" s="14" t="n">
         <v>26522.0</v>
       </c>
       <c r="DS16" s="14" t="n">
         <v>25068.0</v>
       </c>
       <c r="DT16" s="14" t="n">
         <v>28234.0</v>
       </c>
       <c r="DU16" s="14" t="n">
         <v>27283.0</v>
       </c>
       <c r="DV16" s="14" t="n">
         <v>25886.0</v>
       </c>
       <c r="DW16" s="14" t="n">
         <v>24297.0</v>
       </c>
       <c r="DX16" s="15" t="n">
-        <v>13.305</v>
+        <v>12.496</v>
       </c>
       <c r="DY16" s="15" t="n">
-        <v>-7.9629</v>
+        <v>-7.9237</v>
       </c>
       <c r="DZ16" s="15" t="n">
-        <v>-0.8387</v>
+        <v>-0.8204</v>
       </c>
       <c r="EA16" s="15" t="n">
-        <v>3.9291</v>
+        <v>3.8757</v>
       </c>
       <c r="EB16" s="15" t="n">
-        <v>16.1392</v>
+        <v>15.3231</v>
       </c>
       <c r="EC16" s="15" t="n">
-        <v>-10.2093</v>
+        <v>-10.3399</v>
       </c>
       <c r="ED16" s="15" t="n">
-        <v>0.1358</v>
+        <v>-0.0547</v>
       </c>
       <c r="EE16" s="15" t="n">
-        <v>3.095</v>
+        <v>2.7069</v>
       </c>
       <c r="EF16" s="15" t="n">
-        <v>13.1206</v>
+        <v>12.9477</v>
       </c>
       <c r="EG16" s="15" t="n">
-        <v>-7.9906</v>
+        <v>-7.4471</v>
       </c>
       <c r="EH16" s="15" t="n">
-        <v>0.9192</v>
+        <v>1.1153</v>
       </c>
       <c r="EI16" s="15" t="n">
-        <v>3.4858</v>
+        <v>3.5647</v>
       </c>
       <c r="EJ16" s="15" t="n">
-        <v>11.044</v>
+        <v>10.966</v>
       </c>
       <c r="EK16" s="15" t="n">
-        <v>-8.2588</v>
+        <v>-8.3926</v>
       </c>
       <c r="EL16" s="15" t="n">
         <v>3.2402</v>
       </c>
       <c r="EM16" s="15" t="n">
         <v>5.3645</v>
       </c>
       <c r="EN16" s="15" t="n">
         <v>17.8051</v>
       </c>
       <c r="EO16" s="15" t="n">
         <v>-11.2828</v>
       </c>
       <c r="EP16" s="15" t="n">
         <v>6.4606</v>
       </c>
       <c r="EQ16" s="15" t="n">
         <v>11.2726</v>
       </c>
       <c r="ER16" s="15" t="n">
         <v>12.8911</v>
       </c>
       <c r="ES16" s="15" t="n">
         <v>-5.7953</v>
       </c>
@@ -10715,90 +10715,90 @@
       </c>
       <c r="IM16" s="15" t="n">
         <v>7.6088</v>
       </c>
       <c r="IN16" s="15" t="n">
         <v>5.8002</v>
       </c>
       <c r="IO16" s="15" t="n">
         <v>-11.2134</v>
       </c>
       <c r="IP16" s="15" t="n">
         <v>3.4857</v>
       </c>
       <c r="IQ16" s="15" t="n">
         <v>5.3967</v>
       </c>
       <c r="IR16" s="15" t="n">
         <v>6.5399</v>
       </c>
       <c r="IS16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT16" s="15" t="n">
-        <v>7.4711</v>
+        <v>6.714</v>
       </c>
       <c r="IU16" s="15" t="n">
-        <v>10.1593</v>
+        <v>9.3958</v>
       </c>
       <c r="IV16" s="15" t="n">
-        <v>7.4705</v>
+        <v>6.5251</v>
       </c>
       <c r="IW16" s="15" t="n">
-        <v>8.5266</v>
+        <v>7.3475</v>
       </c>
       <c r="IX16" s="15" t="n">
-        <v>7.6557</v>
+        <v>6.1396</v>
       </c>
       <c r="IY16" s="15" t="n">
-        <v>4.8576</v>
+        <v>3.9533</v>
       </c>
       <c r="IZ16" s="15" t="n">
-        <v>7.4488</v>
+        <v>7.3073</v>
       </c>
       <c r="JA16" s="15" t="n">
-        <v>8.2894</v>
+        <v>8.5635</v>
       </c>
       <c r="JB16" s="15" t="n">
-        <v>8.6998</v>
+        <v>9.4702</v>
       </c>
       <c r="JC16" s="15" t="n">
-        <v>6.7044</v>
+        <v>7.5495</v>
       </c>
       <c r="JD16" s="15" t="n">
-        <v>6.3932</v>
+        <v>6.4508</v>
       </c>
       <c r="JE16" s="15" t="n">
-        <v>8.8401</v>
+        <v>8.6878</v>
       </c>
       <c r="JF16" s="15" t="n">
-        <v>10.816</v>
+        <v>10.5766</v>
       </c>
       <c r="JG16" s="15" t="n">
-        <v>17.5632</v>
+        <v>17.3917</v>
       </c>
       <c r="JH16" s="15" t="n">
         <v>13.6881</v>
       </c>
       <c r="JI16" s="15" t="n">
         <v>17.2344</v>
       </c>
       <c r="JJ16" s="15" t="n">
         <v>23.8082</v>
       </c>
       <c r="JK16" s="15" t="n">
         <v>18.6438</v>
       </c>
       <c r="JL16" s="15" t="n">
         <v>25.9823</v>
       </c>
       <c r="JM16" s="15" t="n">
         <v>18.2692</v>
       </c>
       <c r="JN16" s="15" t="n">
         <v>45.7216</v>
       </c>
       <c r="JO16" s="15" t="n">
         <v>-9.1377</v>
       </c>
@@ -11108,90 +11108,90 @@
         </is>
       </c>
       <c r="NM16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Información y comunicaciones (J, CNAE 2009)</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>16976.0</v>
+        <v>17877.0</v>
       </c>
       <c r="C17" s="14" t="n">
-        <v>14667.0</v>
+        <v>15472.0</v>
       </c>
       <c r="D17" s="14" t="n">
-        <v>17171.0</v>
+        <v>18085.0</v>
       </c>
       <c r="E17" s="14" t="n">
-        <v>15188.0</v>
+        <v>15981.0</v>
       </c>
       <c r="F17" s="14" t="n">
-        <v>15865.0</v>
+        <v>16617.0</v>
       </c>
       <c r="G17" s="14" t="n">
-        <v>13595.0</v>
+        <v>14157.0</v>
       </c>
       <c r="H17" s="14" t="n">
-        <v>16106.0</v>
+        <v>16633.0</v>
       </c>
       <c r="I17" s="14" t="n">
-        <v>14414.0</v>
+        <v>14784.0</v>
       </c>
       <c r="J17" s="14" t="n">
-        <v>15197.0</v>
+        <v>15487.0</v>
       </c>
       <c r="K17" s="14" t="n">
-        <v>13113.0</v>
+        <v>13265.0</v>
       </c>
       <c r="L17" s="14" t="n">
-        <v>15347.0</v>
+        <v>15400.0</v>
       </c>
       <c r="M17" s="14" t="n">
-        <v>13666.0</v>
+        <v>13652.0</v>
       </c>
       <c r="N17" s="14" t="n">
-        <v>14447.0</v>
+        <v>14395.0</v>
       </c>
       <c r="O17" s="14" t="n">
-        <v>12385.0</v>
+        <v>12342.0</v>
       </c>
       <c r="P17" s="14" t="n">
         <v>14009.0</v>
       </c>
       <c r="Q17" s="14" t="n">
         <v>12151.0</v>
       </c>
       <c r="R17" s="14" t="n">
         <v>12639.0</v>
       </c>
       <c r="S17" s="14" t="n">
         <v>10833.0</v>
       </c>
       <c r="T17" s="14" t="n">
         <v>11908.0</v>
       </c>
       <c r="U17" s="14" t="n">
         <v>10482.0</v>
       </c>
       <c r="V17" s="14" t="n">
         <v>11322.0</v>
       </c>
       <c r="W17" s="14" t="n">
         <v>9846.0</v>
       </c>
@@ -11486,90 +11486,90 @@
       <c r="DP17" s="14" t="n">
         <v>4862.0</v>
       </c>
       <c r="DQ17" s="14" t="n">
         <v>4290.0</v>
       </c>
       <c r="DR17" s="14" t="n">
         <v>4599.0</v>
       </c>
       <c r="DS17" s="14" t="n">
         <v>4082.0</v>
       </c>
       <c r="DT17" s="14" t="n">
         <v>4454.0</v>
       </c>
       <c r="DU17" s="14" t="n">
         <v>3875.0</v>
       </c>
       <c r="DV17" s="14" t="n">
         <v>4148.0</v>
       </c>
       <c r="DW17" s="14" t="n">
         <v>3668.0</v>
       </c>
       <c r="DX17" s="15" t="n">
-        <v>15.7428</v>
+        <v>15.5442</v>
       </c>
       <c r="DY17" s="15" t="n">
-        <v>-14.5827</v>
+        <v>-14.4484</v>
       </c>
       <c r="DZ17" s="15" t="n">
-        <v>13.0564</v>
+        <v>13.1656</v>
       </c>
       <c r="EA17" s="15" t="n">
-        <v>-4.2673</v>
+        <v>-3.8274</v>
       </c>
       <c r="EB17" s="15" t="n">
-        <v>16.6973</v>
+        <v>17.3766</v>
       </c>
       <c r="EC17" s="15" t="n">
-        <v>-15.5905</v>
+        <v>-14.8861</v>
       </c>
       <c r="ED17" s="15" t="n">
-        <v>11.7386</v>
+        <v>12.5068</v>
       </c>
       <c r="EE17" s="15" t="n">
-        <v>-5.1523</v>
+        <v>-4.5393</v>
       </c>
       <c r="EF17" s="15" t="n">
-        <v>15.8926</v>
+        <v>16.7508</v>
       </c>
       <c r="EG17" s="15" t="n">
-        <v>-14.5566</v>
+        <v>-13.8636</v>
       </c>
       <c r="EH17" s="15" t="n">
-        <v>12.3006</v>
+        <v>12.804</v>
       </c>
       <c r="EI17" s="15" t="n">
-        <v>-5.406</v>
+        <v>-5.1615</v>
       </c>
       <c r="EJ17" s="15" t="n">
-        <v>16.6492</v>
+        <v>16.6343</v>
       </c>
       <c r="EK17" s="15" t="n">
-        <v>-11.5925</v>
+        <v>-11.8995</v>
       </c>
       <c r="EL17" s="15" t="n">
         <v>15.2909</v>
       </c>
       <c r="EM17" s="15" t="n">
         <v>-3.8611</v>
       </c>
       <c r="EN17" s="15" t="n">
         <v>16.6713</v>
       </c>
       <c r="EO17" s="15" t="n">
         <v>-9.0275</v>
       </c>
       <c r="EP17" s="15" t="n">
         <v>13.6043</v>
       </c>
       <c r="EQ17" s="15" t="n">
         <v>-7.4192</v>
       </c>
       <c r="ER17" s="15" t="n">
         <v>14.9909</v>
       </c>
       <c r="ES17" s="15" t="n">
         <v>-9.6531</v>
       </c>
@@ -11866,90 +11866,90 @@
       </c>
       <c r="IM17" s="15" t="n">
         <v>-6.7189</v>
       </c>
       <c r="IN17" s="15" t="n">
         <v>12.6654</v>
       </c>
       <c r="IO17" s="15" t="n">
         <v>-8.352</v>
       </c>
       <c r="IP17" s="15" t="n">
         <v>14.9419</v>
       </c>
       <c r="IQ17" s="15" t="n">
         <v>-6.5815</v>
       </c>
       <c r="IR17" s="15" t="n">
         <v>13.0862</v>
       </c>
       <c r="IS17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT17" s="15" t="n">
-        <v>7.0028</v>
+        <v>7.5826</v>
       </c>
       <c r="IU17" s="15" t="n">
-        <v>7.8853</v>
+        <v>9.2887</v>
       </c>
       <c r="IV17" s="15" t="n">
-        <v>6.6124</v>
+        <v>8.7296</v>
       </c>
       <c r="IW17" s="15" t="n">
-        <v>5.3698</v>
+        <v>8.0966</v>
       </c>
       <c r="IX17" s="15" t="n">
-        <v>4.3956</v>
+        <v>7.2964</v>
       </c>
       <c r="IY17" s="15" t="n">
-        <v>3.6757</v>
+        <v>6.7245</v>
       </c>
       <c r="IZ17" s="15" t="n">
-        <v>4.9456</v>
+        <v>8.0065</v>
       </c>
       <c r="JA17" s="15" t="n">
-        <v>5.4734</v>
+        <v>8.2918</v>
       </c>
       <c r="JB17" s="15" t="n">
-        <v>5.1914</v>
+        <v>7.586</v>
       </c>
       <c r="JC17" s="15" t="n">
-        <v>5.8781</v>
+        <v>7.4785</v>
       </c>
       <c r="JD17" s="15" t="n">
-        <v>9.551</v>
+        <v>9.9293</v>
       </c>
       <c r="JE17" s="15" t="n">
-        <v>12.4681</v>
+        <v>12.3529</v>
       </c>
       <c r="JF17" s="15" t="n">
-        <v>14.3049</v>
+        <v>13.8935</v>
       </c>
       <c r="JG17" s="15" t="n">
-        <v>14.3266</v>
+        <v>13.9297</v>
       </c>
       <c r="JH17" s="15" t="n">
         <v>17.6436</v>
       </c>
       <c r="JI17" s="15" t="n">
         <v>15.9225</v>
       </c>
       <c r="JJ17" s="15" t="n">
         <v>11.6322</v>
       </c>
       <c r="JK17" s="15" t="n">
         <v>10.0244</v>
       </c>
       <c r="JL17" s="15" t="n">
         <v>9.2678</v>
       </c>
       <c r="JM17" s="15" t="n">
         <v>8.3747</v>
       </c>
       <c r="JN17" s="15" t="n">
         <v>14.6532</v>
       </c>
       <c r="JO17" s="15" t="n">
         <v>-1.9518</v>
       </c>
@@ -12259,90 +12259,90 @@
         </is>
       </c>
       <c r="NM17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades financieras y de seguros (K, CNAE 2009)</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
-        <v>19549.0</v>
+        <v>18841.0</v>
       </c>
       <c r="C18" s="14" t="n">
-        <v>20049.0</v>
+        <v>20014.0</v>
       </c>
       <c r="D18" s="14" t="n">
-        <v>18990.0</v>
+        <v>19415.0</v>
       </c>
       <c r="E18" s="14" t="n">
-        <v>19260.0</v>
+        <v>19063.0</v>
       </c>
       <c r="F18" s="14" t="n">
-        <v>18863.0</v>
+        <v>18891.0</v>
       </c>
       <c r="G18" s="14" t="n">
-        <v>19970.0</v>
+        <v>19755.0</v>
       </c>
       <c r="H18" s="14" t="n">
-        <v>18662.0</v>
+        <v>18865.0</v>
       </c>
       <c r="I18" s="14" t="n">
-        <v>21053.0</v>
+        <v>21253.0</v>
       </c>
       <c r="J18" s="14" t="n">
-        <v>20343.0</v>
+        <v>20427.0</v>
       </c>
       <c r="K18" s="14" t="n">
-        <v>20665.0</v>
+        <v>20852.0</v>
       </c>
       <c r="L18" s="14" t="n">
-        <v>19524.0</v>
+        <v>19373.0</v>
       </c>
       <c r="M18" s="14" t="n">
-        <v>20263.0</v>
+        <v>20237.0</v>
       </c>
       <c r="N18" s="14" t="n">
-        <v>17886.0</v>
+        <v>17856.0</v>
       </c>
       <c r="O18" s="14" t="n">
-        <v>16057.0</v>
+        <v>16009.0</v>
       </c>
       <c r="P18" s="14" t="n">
         <v>14193.0</v>
       </c>
       <c r="Q18" s="14" t="n">
         <v>13165.0</v>
       </c>
       <c r="R18" s="14" t="n">
         <v>12973.0</v>
       </c>
       <c r="S18" s="14" t="n">
         <v>12617.0</v>
       </c>
       <c r="T18" s="14" t="n">
         <v>12197.0</v>
       </c>
       <c r="U18" s="14" t="n">
         <v>11856.0</v>
       </c>
       <c r="V18" s="14" t="n">
         <v>11149.0</v>
       </c>
       <c r="W18" s="14" t="n">
         <v>11303.0</v>
       </c>
@@ -12637,90 +12637,90 @@
       <c r="DP18" s="14" t="n">
         <v>5367.0</v>
       </c>
       <c r="DQ18" s="14" t="n">
         <v>5328.0</v>
       </c>
       <c r="DR18" s="14" t="n">
         <v>5345.0</v>
       </c>
       <c r="DS18" s="14" t="n">
         <v>4880.0</v>
       </c>
       <c r="DT18" s="14" t="n">
         <v>4854.0</v>
       </c>
       <c r="DU18" s="14" t="n">
         <v>5210.0</v>
       </c>
       <c r="DV18" s="14" t="n">
         <v>5102.0</v>
       </c>
       <c r="DW18" s="14" t="n">
         <v>4876.0</v>
       </c>
       <c r="DX18" s="15" t="n">
-        <v>-2.4939</v>
+        <v>-5.8609</v>
       </c>
       <c r="DY18" s="15" t="n">
-        <v>5.5766</v>
+        <v>3.0852</v>
       </c>
       <c r="DZ18" s="15" t="n">
-        <v>-1.4019</v>
+        <v>1.8465</v>
       </c>
       <c r="EA18" s="15" t="n">
-        <v>2.1046</v>
+        <v>0.9105</v>
       </c>
       <c r="EB18" s="15" t="n">
-        <v>-5.5433</v>
+        <v>-4.3736</v>
       </c>
       <c r="EC18" s="15" t="n">
-        <v>7.0089</v>
+        <v>4.7177</v>
       </c>
       <c r="ED18" s="15" t="n">
-        <v>-11.3571</v>
+        <v>-11.2361</v>
       </c>
       <c r="EE18" s="15" t="n">
-        <v>3.4901</v>
+        <v>4.0437</v>
       </c>
       <c r="EF18" s="15" t="n">
-        <v>-1.5582</v>
+        <v>-2.0382</v>
       </c>
       <c r="EG18" s="15" t="n">
-        <v>5.8441</v>
+        <v>7.6343</v>
       </c>
       <c r="EH18" s="15" t="n">
-        <v>-3.647</v>
+        <v>-4.2694</v>
       </c>
       <c r="EI18" s="15" t="n">
-        <v>13.2897</v>
+        <v>13.3345</v>
       </c>
       <c r="EJ18" s="15" t="n">
-        <v>11.3907</v>
+        <v>11.5373</v>
       </c>
       <c r="EK18" s="15" t="n">
-        <v>13.1332</v>
+        <v>12.795</v>
       </c>
       <c r="EL18" s="15" t="n">
         <v>7.8086</v>
       </c>
       <c r="EM18" s="15" t="n">
         <v>1.48</v>
       </c>
       <c r="EN18" s="15" t="n">
         <v>2.8216</v>
       </c>
       <c r="EO18" s="15" t="n">
         <v>3.4435</v>
       </c>
       <c r="EP18" s="15" t="n">
         <v>2.8762</v>
       </c>
       <c r="EQ18" s="15" t="n">
         <v>6.3414</v>
       </c>
       <c r="ER18" s="15" t="n">
         <v>-1.3625</v>
       </c>
       <c r="ES18" s="15" t="n">
         <v>7.0867</v>
       </c>
@@ -13017,90 +13017,90 @@
       </c>
       <c r="IM18" s="15" t="n">
         <v>-0.3181</v>
       </c>
       <c r="IN18" s="15" t="n">
         <v>9.5287</v>
       </c>
       <c r="IO18" s="15" t="n">
         <v>0.5356</v>
       </c>
       <c r="IP18" s="15" t="n">
         <v>-6.833</v>
       </c>
       <c r="IQ18" s="15" t="n">
         <v>2.1168</v>
       </c>
       <c r="IR18" s="15" t="n">
         <v>4.6349</v>
       </c>
       <c r="IS18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT18" s="15" t="n">
-        <v>3.6367</v>
+        <v>-0.2647</v>
       </c>
       <c r="IU18" s="15" t="n">
-        <v>0.3956</v>
+        <v>1.3111</v>
       </c>
       <c r="IV18" s="15" t="n">
-        <v>1.7576</v>
+        <v>2.9155</v>
       </c>
       <c r="IW18" s="15" t="n">
-        <v>-8.5166</v>
+        <v>-10.3044</v>
       </c>
       <c r="IX18" s="15" t="n">
-        <v>-7.2752</v>
+        <v>-7.5195</v>
       </c>
       <c r="IY18" s="15" t="n">
-        <v>-3.3632</v>
+        <v>-5.2609</v>
       </c>
       <c r="IZ18" s="15" t="n">
-        <v>-4.4151</v>
+        <v>-2.6222</v>
       </c>
       <c r="JA18" s="15" t="n">
-        <v>3.8987</v>
+        <v>5.0205</v>
       </c>
       <c r="JB18" s="15" t="n">
-        <v>13.737</v>
+        <v>14.3985</v>
       </c>
       <c r="JC18" s="15" t="n">
-        <v>28.6978</v>
+        <v>30.2517</v>
       </c>
       <c r="JD18" s="15" t="n">
-        <v>37.5608</v>
+        <v>36.4969</v>
       </c>
       <c r="JE18" s="15" t="n">
-        <v>53.9157</v>
+        <v>53.7182</v>
       </c>
       <c r="JF18" s="15" t="n">
-        <v>37.871</v>
+        <v>37.6397</v>
       </c>
       <c r="JG18" s="15" t="n">
-        <v>27.2648</v>
+        <v>26.8844</v>
       </c>
       <c r="JH18" s="15" t="n">
         <v>16.3647</v>
       </c>
       <c r="JI18" s="15" t="n">
         <v>11.0408</v>
       </c>
       <c r="JJ18" s="15" t="n">
         <v>16.3602</v>
       </c>
       <c r="JK18" s="15" t="n">
         <v>11.6252</v>
       </c>
       <c r="JL18" s="15" t="n">
         <v>15.5566</v>
       </c>
       <c r="JM18" s="15" t="n">
         <v>2.6938</v>
       </c>
       <c r="JN18" s="15" t="n">
         <v>2.8316</v>
       </c>
       <c r="JO18" s="15" t="n">
         <v>-13.2074</v>
       </c>
@@ -13410,90 +13410,90 @@
         </is>
       </c>
       <c r="NM18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades inmobiliarias (L, CNAE 2009)</t>
         </is>
       </c>
       <c r="B19" s="14" t="n">
-        <v>46613.0</v>
+        <v>45636.0</v>
       </c>
       <c r="C19" s="14" t="n">
-        <v>44368.0</v>
+        <v>43689.0</v>
       </c>
       <c r="D19" s="14" t="n">
-        <v>44128.0</v>
+        <v>43313.0</v>
       </c>
       <c r="E19" s="14" t="n">
-        <v>42728.0</v>
+        <v>42120.0</v>
       </c>
       <c r="F19" s="14" t="n">
-        <v>44799.0</v>
+        <v>44140.0</v>
       </c>
       <c r="G19" s="14" t="n">
-        <v>42096.0</v>
+        <v>41684.0</v>
       </c>
       <c r="H19" s="14" t="n">
-        <v>42126.0</v>
+        <v>41774.0</v>
       </c>
       <c r="I19" s="14" t="n">
-        <v>41106.0</v>
+        <v>40971.0</v>
       </c>
       <c r="J19" s="14" t="n">
-        <v>42854.0</v>
+        <v>42938.0</v>
       </c>
       <c r="K19" s="14" t="n">
-        <v>41131.0</v>
+        <v>41268.0</v>
       </c>
       <c r="L19" s="14" t="n">
-        <v>41422.0</v>
+        <v>41483.0</v>
       </c>
       <c r="M19" s="14" t="n">
-        <v>39101.0</v>
+        <v>39182.0</v>
       </c>
       <c r="N19" s="14" t="n">
-        <v>40854.0</v>
+        <v>40916.0</v>
       </c>
       <c r="O19" s="14" t="n">
-        <v>38406.0</v>
+        <v>38452.0</v>
       </c>
       <c r="P19" s="14" t="n">
         <v>37506.0</v>
       </c>
       <c r="Q19" s="14" t="n">
         <v>36618.0</v>
       </c>
       <c r="R19" s="14" t="n">
         <v>37236.0</v>
       </c>
       <c r="S19" s="14" t="n">
         <v>34820.0</v>
       </c>
       <c r="T19" s="14" t="n">
         <v>35088.0</v>
       </c>
       <c r="U19" s="14" t="n">
         <v>34722.0</v>
       </c>
       <c r="V19" s="14" t="n">
         <v>35347.0</v>
       </c>
       <c r="W19" s="14" t="n">
         <v>32888.0</v>
       </c>
@@ -13788,90 +13788,90 @@
       <c r="DP19" s="14" t="n">
         <v>6818.0</v>
       </c>
       <c r="DQ19" s="14" t="n">
         <v>6401.0</v>
       </c>
       <c r="DR19" s="14" t="n">
         <v>6135.0</v>
       </c>
       <c r="DS19" s="14" t="n">
         <v>5983.0</v>
       </c>
       <c r="DT19" s="14" t="n">
         <v>6471.0</v>
       </c>
       <c r="DU19" s="14" t="n">
         <v>5886.0</v>
       </c>
       <c r="DV19" s="14" t="n">
         <v>5688.0</v>
       </c>
       <c r="DW19" s="14" t="n">
         <v>5603.0</v>
       </c>
       <c r="DX19" s="15" t="n">
-        <v>5.06</v>
+        <v>4.4565</v>
       </c>
       <c r="DY19" s="15" t="n">
-        <v>0.5439</v>
+        <v>0.8681</v>
       </c>
       <c r="DZ19" s="15" t="n">
-        <v>3.2765</v>
+        <v>2.8324</v>
       </c>
       <c r="EA19" s="15" t="n">
-        <v>-4.6229</v>
+        <v>-4.5763</v>
       </c>
       <c r="EB19" s="15" t="n">
-        <v>6.421</v>
+        <v>5.8919</v>
       </c>
       <c r="EC19" s="15" t="n">
-        <v>-0.0712</v>
+        <v>-0.2154</v>
       </c>
       <c r="ED19" s="15" t="n">
-        <v>2.4814</v>
+        <v>1.9599</v>
       </c>
       <c r="EE19" s="15" t="n">
-        <v>-4.079</v>
+        <v>-4.581</v>
       </c>
       <c r="EF19" s="15" t="n">
-        <v>4.1891</v>
+        <v>4.0467</v>
       </c>
       <c r="EG19" s="15" t="n">
-        <v>-0.7025</v>
+        <v>-0.5183</v>
       </c>
       <c r="EH19" s="15" t="n">
-        <v>5.9359</v>
+        <v>5.8726</v>
       </c>
       <c r="EI19" s="15" t="n">
-        <v>-4.2909</v>
+        <v>-4.238</v>
       </c>
       <c r="EJ19" s="15" t="n">
-        <v>6.374</v>
+        <v>6.408</v>
       </c>
       <c r="EK19" s="15" t="n">
-        <v>2.3996</v>
+        <v>2.5223</v>
       </c>
       <c r="EL19" s="15" t="n">
         <v>2.425</v>
       </c>
       <c r="EM19" s="15" t="n">
         <v>-1.6597</v>
       </c>
       <c r="EN19" s="15" t="n">
         <v>6.9385</v>
       </c>
       <c r="EO19" s="15" t="n">
         <v>-0.7638</v>
       </c>
       <c r="EP19" s="15" t="n">
         <v>1.0541</v>
       </c>
       <c r="EQ19" s="15" t="n">
         <v>-1.7682</v>
       </c>
       <c r="ER19" s="15" t="n">
         <v>7.4769</v>
       </c>
       <c r="ES19" s="15" t="n">
         <v>-6.1389</v>
       </c>
@@ -14168,90 +14168,90 @@
       </c>
       <c r="IM19" s="15" t="n">
         <v>4.3358</v>
       </c>
       <c r="IN19" s="15" t="n">
         <v>2.5405</v>
       </c>
       <c r="IO19" s="15" t="n">
         <v>-7.5413</v>
       </c>
       <c r="IP19" s="15" t="n">
         <v>9.9388</v>
       </c>
       <c r="IQ19" s="15" t="n">
         <v>3.481</v>
       </c>
       <c r="IR19" s="15" t="n">
         <v>1.517</v>
       </c>
       <c r="IS19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT19" s="15" t="n">
-        <v>4.0492</v>
+        <v>3.3892</v>
       </c>
       <c r="IU19" s="15" t="n">
-        <v>5.3972</v>
+        <v>4.81</v>
       </c>
       <c r="IV19" s="15" t="n">
-        <v>4.7524</v>
+        <v>3.6841</v>
       </c>
       <c r="IW19" s="15" t="n">
-        <v>3.9459</v>
+        <v>2.8044</v>
       </c>
       <c r="IX19" s="15" t="n">
-        <v>4.5387</v>
+        <v>2.7994</v>
       </c>
       <c r="IY19" s="15" t="n">
-        <v>2.3462</v>
+        <v>1.008</v>
       </c>
       <c r="IZ19" s="15" t="n">
-        <v>1.6996</v>
+        <v>0.7015</v>
       </c>
       <c r="JA19" s="15" t="n">
-        <v>5.1277</v>
+        <v>4.5659</v>
       </c>
       <c r="JB19" s="15" t="n">
-        <v>4.8955</v>
+        <v>4.9418</v>
       </c>
       <c r="JC19" s="15" t="n">
-        <v>7.0952</v>
+        <v>7.3234</v>
       </c>
       <c r="JD19" s="15" t="n">
-        <v>10.441</v>
+        <v>10.6036</v>
       </c>
       <c r="JE19" s="15" t="n">
-        <v>6.7808</v>
+        <v>7.002</v>
       </c>
       <c r="JF19" s="15" t="n">
-        <v>9.7164</v>
+        <v>9.8829</v>
       </c>
       <c r="JG19" s="15" t="n">
-        <v>10.2987</v>
+        <v>10.4308</v>
       </c>
       <c r="JH19" s="15" t="n">
         <v>6.8912</v>
       </c>
       <c r="JI19" s="15" t="n">
         <v>5.4605</v>
       </c>
       <c r="JJ19" s="15" t="n">
         <v>5.3442</v>
       </c>
       <c r="JK19" s="15" t="n">
         <v>5.8745</v>
       </c>
       <c r="JL19" s="15" t="n">
         <v>0.1398</v>
       </c>
       <c r="JM19" s="15" t="n">
         <v>0.4484</v>
       </c>
       <c r="JN19" s="15" t="n">
         <v>8.0419</v>
       </c>
       <c r="JO19" s="15" t="n">
         <v>1.2437</v>
       </c>
@@ -14561,90 +14561,90 @@
         </is>
       </c>
       <c r="NM19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades profesionales, científicas y técnicas y otras (M-N, CNAE 2009)</t>
         </is>
       </c>
       <c r="B20" s="14" t="n">
-        <v>37826.0</v>
+        <v>40780.0</v>
       </c>
       <c r="C20" s="14" t="n">
-        <v>33760.0</v>
+        <v>36524.0</v>
       </c>
       <c r="D20" s="14" t="n">
-        <v>40289.0</v>
+        <v>43414.0</v>
       </c>
       <c r="E20" s="14" t="n">
-        <v>33777.0</v>
+        <v>36553.0</v>
       </c>
       <c r="F20" s="14" t="n">
-        <v>35188.0</v>
+        <v>37812.0</v>
       </c>
       <c r="G20" s="14" t="n">
-        <v>31066.0</v>
+        <v>33205.0</v>
       </c>
       <c r="H20" s="14" t="n">
-        <v>37552.0</v>
+        <v>39788.0</v>
       </c>
       <c r="I20" s="14" t="n">
-        <v>31588.0</v>
+        <v>33211.0</v>
       </c>
       <c r="J20" s="14" t="n">
-        <v>33253.0</v>
+        <v>34649.0</v>
       </c>
       <c r="K20" s="14" t="n">
-        <v>29310.0</v>
+        <v>30139.0</v>
       </c>
       <c r="L20" s="14" t="n">
-        <v>34961.0</v>
+        <v>35347.0</v>
       </c>
       <c r="M20" s="14" t="n">
-        <v>30066.0</v>
+        <v>30107.0</v>
       </c>
       <c r="N20" s="14" t="n">
-        <v>31342.0</v>
+        <v>31199.0</v>
       </c>
       <c r="O20" s="14" t="n">
-        <v>28550.0</v>
+        <v>28396.0</v>
       </c>
       <c r="P20" s="14" t="n">
         <v>32970.0</v>
       </c>
       <c r="Q20" s="14" t="n">
         <v>27849.0</v>
       </c>
       <c r="R20" s="14" t="n">
         <v>28477.0</v>
       </c>
       <c r="S20" s="14" t="n">
         <v>25398.0</v>
       </c>
       <c r="T20" s="14" t="n">
         <v>28097.0</v>
       </c>
       <c r="U20" s="14" t="n">
         <v>24295.0</v>
       </c>
       <c r="V20" s="14" t="n">
         <v>25763.0</v>
       </c>
       <c r="W20" s="14" t="n">
         <v>23668.0</v>
       </c>
@@ -14939,90 +14939,90 @@
       <c r="DP20" s="14" t="n">
         <v>7176.0</v>
       </c>
       <c r="DQ20" s="14" t="n">
         <v>6049.0</v>
       </c>
       <c r="DR20" s="14" t="n">
         <v>6772.0</v>
       </c>
       <c r="DS20" s="14" t="n">
         <v>6091.0</v>
       </c>
       <c r="DT20" s="14" t="n">
         <v>6720.0</v>
       </c>
       <c r="DU20" s="14" t="n">
         <v>5438.0</v>
       </c>
       <c r="DV20" s="14" t="n">
         <v>6282.0</v>
       </c>
       <c r="DW20" s="14" t="n">
         <v>5664.0</v>
       </c>
       <c r="DX20" s="15" t="n">
-        <v>12.0438</v>
+        <v>11.6526</v>
       </c>
       <c r="DY20" s="15" t="n">
-        <v>-16.2054</v>
+        <v>-15.8705</v>
       </c>
       <c r="DZ20" s="15" t="n">
-        <v>19.2794</v>
+        <v>18.77</v>
       </c>
       <c r="EA20" s="15" t="n">
-        <v>-4.0099</v>
+        <v>-3.3296</v>
       </c>
       <c r="EB20" s="15" t="n">
-        <v>13.2685</v>
+        <v>13.8744</v>
       </c>
       <c r="EC20" s="15" t="n">
-        <v>-17.272</v>
+        <v>-16.5452</v>
       </c>
       <c r="ED20" s="15" t="n">
-        <v>18.8806</v>
+        <v>19.8037</v>
       </c>
       <c r="EE20" s="15" t="n">
-        <v>-5.0071</v>
+        <v>-4.1502</v>
       </c>
       <c r="EF20" s="15" t="n">
-        <v>13.4527</v>
+        <v>14.964</v>
       </c>
       <c r="EG20" s="15" t="n">
-        <v>-16.1637</v>
+        <v>-14.7339</v>
       </c>
       <c r="EH20" s="15" t="n">
-        <v>16.2808</v>
+        <v>17.4046</v>
       </c>
       <c r="EI20" s="15" t="n">
-        <v>-4.0712</v>
+        <v>-3.5001</v>
       </c>
       <c r="EJ20" s="15" t="n">
-        <v>9.7793</v>
+        <v>9.8711</v>
       </c>
       <c r="EK20" s="15" t="n">
-        <v>-13.4061</v>
+        <v>-13.8732</v>
       </c>
       <c r="EL20" s="15" t="n">
         <v>18.3885</v>
       </c>
       <c r="EM20" s="15" t="n">
         <v>-2.2053</v>
       </c>
       <c r="EN20" s="15" t="n">
         <v>12.123</v>
       </c>
       <c r="EO20" s="15" t="n">
         <v>-9.606</v>
       </c>
       <c r="EP20" s="15" t="n">
         <v>15.6493</v>
       </c>
       <c r="EQ20" s="15" t="n">
         <v>-5.6981</v>
       </c>
       <c r="ER20" s="15" t="n">
         <v>8.8516</v>
       </c>
       <c r="ES20" s="15" t="n">
         <v>-7.5397</v>
       </c>
@@ -15319,90 +15319,90 @@
       </c>
       <c r="IM20" s="15" t="n">
         <v>-10.6763</v>
       </c>
       <c r="IN20" s="15" t="n">
         <v>11.1804</v>
       </c>
       <c r="IO20" s="15" t="n">
         <v>-9.3601</v>
       </c>
       <c r="IP20" s="15" t="n">
         <v>23.5748</v>
       </c>
       <c r="IQ20" s="15" t="n">
         <v>-13.4352</v>
       </c>
       <c r="IR20" s="15" t="n">
         <v>10.911</v>
       </c>
       <c r="IS20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT20" s="15" t="n">
-        <v>7.4969</v>
+        <v>7.8494</v>
       </c>
       <c r="IU20" s="15" t="n">
-        <v>8.6719</v>
+        <v>9.9955</v>
       </c>
       <c r="IV20" s="15" t="n">
-        <v>7.2886</v>
+        <v>9.1133</v>
       </c>
       <c r="IW20" s="15" t="n">
-        <v>6.9298</v>
+        <v>10.0629</v>
       </c>
       <c r="IX20" s="15" t="n">
-        <v>5.819</v>
+        <v>9.1287</v>
       </c>
       <c r="IY20" s="15" t="n">
-        <v>5.9911</v>
+        <v>10.1729</v>
       </c>
       <c r="IZ20" s="15" t="n">
-        <v>7.4111</v>
+        <v>12.564</v>
       </c>
       <c r="JA20" s="15" t="n">
-        <v>5.0622</v>
+        <v>10.3099</v>
       </c>
       <c r="JB20" s="15" t="n">
-        <v>6.0972</v>
+        <v>11.058</v>
       </c>
       <c r="JC20" s="15" t="n">
-        <v>2.662</v>
+        <v>6.1382</v>
       </c>
       <c r="JD20" s="15" t="n">
-        <v>6.0388</v>
+        <v>7.2096</v>
       </c>
       <c r="JE20" s="15" t="n">
-        <v>7.9608</v>
+        <v>8.108</v>
       </c>
       <c r="JF20" s="15" t="n">
-        <v>10.0608</v>
+        <v>9.5586</v>
       </c>
       <c r="JG20" s="15" t="n">
-        <v>12.4104</v>
+        <v>11.8041</v>
       </c>
       <c r="JH20" s="15" t="n">
         <v>17.3435</v>
       </c>
       <c r="JI20" s="15" t="n">
         <v>14.6285</v>
       </c>
       <c r="JJ20" s="15" t="n">
         <v>10.5345</v>
       </c>
       <c r="JK20" s="15" t="n">
         <v>7.3094</v>
       </c>
       <c r="JL20" s="15" t="n">
         <v>9.7625</v>
       </c>
       <c r="JM20" s="15" t="n">
         <v>9.6295</v>
       </c>
       <c r="JN20" s="15" t="n">
         <v>26.7241</v>
       </c>
       <c r="JO20" s="15" t="n">
         <v>-3.0953</v>
       </c>
@@ -15712,90 +15712,90 @@
         </is>
       </c>
       <c r="NM20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Administración pública, educación y sanidad (O-Q, CNAE 2009)</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
-        <v>70819.0</v>
+        <v>70531.0</v>
       </c>
       <c r="C21" s="14" t="n">
-        <v>61943.0</v>
+        <v>61664.0</v>
       </c>
       <c r="D21" s="14" t="n">
-        <v>73115.0</v>
+        <v>72672.0</v>
       </c>
       <c r="E21" s="14" t="n">
-        <v>65539.0</v>
+        <v>65515.0</v>
       </c>
       <c r="F21" s="14" t="n">
-        <v>66678.0</v>
+        <v>66468.0</v>
       </c>
       <c r="G21" s="14" t="n">
-        <v>58476.0</v>
+        <v>58171.0</v>
       </c>
       <c r="H21" s="14" t="n">
-        <v>67908.0</v>
+        <v>67271.0</v>
       </c>
       <c r="I21" s="14" t="n">
-        <v>63381.0</v>
+        <v>62921.0</v>
       </c>
       <c r="J21" s="14" t="n">
-        <v>64013.0</v>
+        <v>63728.0</v>
       </c>
       <c r="K21" s="14" t="n">
-        <v>56122.0</v>
+        <v>55905.0</v>
       </c>
       <c r="L21" s="14" t="n">
-        <v>63715.0</v>
+        <v>63405.0</v>
       </c>
       <c r="M21" s="14" t="n">
-        <v>58434.0</v>
+        <v>58274.0</v>
       </c>
       <c r="N21" s="14" t="n">
-        <v>60384.0</v>
+        <v>60251.0</v>
       </c>
       <c r="O21" s="14" t="n">
-        <v>52419.0</v>
+        <v>52362.0</v>
       </c>
       <c r="P21" s="14" t="n">
         <v>61348.0</v>
       </c>
       <c r="Q21" s="14" t="n">
         <v>54191.0</v>
       </c>
       <c r="R21" s="14" t="n">
         <v>55843.0</v>
       </c>
       <c r="S21" s="14" t="n">
         <v>48925.0</v>
       </c>
       <c r="T21" s="14" t="n">
         <v>55516.0</v>
       </c>
       <c r="U21" s="14" t="n">
         <v>51643.0</v>
       </c>
       <c r="V21" s="14" t="n">
         <v>55058.0</v>
       </c>
       <c r="W21" s="14" t="n">
         <v>48099.0</v>
       </c>
@@ -16090,90 +16090,90 @@
       <c r="DP21" s="14" t="n">
         <v>20338.0</v>
       </c>
       <c r="DQ21" s="14" t="n">
         <v>18416.0</v>
       </c>
       <c r="DR21" s="14" t="n">
         <v>19072.0</v>
       </c>
       <c r="DS21" s="14" t="n">
         <v>16795.0</v>
       </c>
       <c r="DT21" s="14" t="n">
         <v>19330.0</v>
       </c>
       <c r="DU21" s="14" t="n">
         <v>17252.0</v>
       </c>
       <c r="DV21" s="14" t="n">
         <v>17821.0</v>
       </c>
       <c r="DW21" s="14" t="n">
         <v>15828.0</v>
       </c>
       <c r="DX21" s="15" t="n">
-        <v>14.3293</v>
+        <v>14.3795</v>
       </c>
       <c r="DY21" s="15" t="n">
-        <v>-15.28</v>
+        <v>-15.1475</v>
       </c>
       <c r="DZ21" s="15" t="n">
-        <v>11.5595</v>
+        <v>10.9242</v>
       </c>
       <c r="EA21" s="15" t="n">
-        <v>-1.7082</v>
+        <v>-1.4338</v>
       </c>
       <c r="EB21" s="15" t="n">
-        <v>14.0263</v>
+        <v>14.2631</v>
       </c>
       <c r="EC21" s="15" t="n">
-        <v>-13.8894</v>
+        <v>-13.5274</v>
       </c>
       <c r="ED21" s="15" t="n">
-        <v>7.1425</v>
+        <v>6.9134</v>
       </c>
       <c r="EE21" s="15" t="n">
-        <v>-0.9873</v>
+        <v>-1.2663</v>
       </c>
       <c r="EF21" s="15" t="n">
-        <v>14.0604</v>
+        <v>13.9934</v>
       </c>
       <c r="EG21" s="15" t="n">
-        <v>-11.9171</v>
+        <v>-11.8287</v>
       </c>
       <c r="EH21" s="15" t="n">
-        <v>9.0375</v>
+        <v>8.805</v>
       </c>
       <c r="EI21" s="15" t="n">
-        <v>-3.2293</v>
+        <v>-3.2813</v>
       </c>
       <c r="EJ21" s="15" t="n">
-        <v>15.1949</v>
+        <v>15.0663</v>
       </c>
       <c r="EK21" s="15" t="n">
-        <v>-14.5547</v>
+        <v>-14.6476</v>
       </c>
       <c r="EL21" s="15" t="n">
         <v>13.207</v>
       </c>
       <c r="EM21" s="15" t="n">
         <v>-2.9583</v>
       </c>
       <c r="EN21" s="15" t="n">
         <v>14.14</v>
       </c>
       <c r="EO21" s="15" t="n">
         <v>-11.8723</v>
       </c>
       <c r="EP21" s="15" t="n">
         <v>7.4996</v>
       </c>
       <c r="EQ21" s="15" t="n">
         <v>-6.2026</v>
       </c>
       <c r="ER21" s="15" t="n">
         <v>14.4681</v>
       </c>
       <c r="ES21" s="15" t="n">
         <v>-13.6013</v>
       </c>
@@ -16470,90 +16470,90 @@
       </c>
       <c r="IM21" s="15" t="n">
         <v>-3.4396</v>
       </c>
       <c r="IN21" s="15" t="n">
         <v>13.5576</v>
       </c>
       <c r="IO21" s="15" t="n">
         <v>-13.1143</v>
       </c>
       <c r="IP21" s="15" t="n">
         <v>12.045</v>
       </c>
       <c r="IQ21" s="15" t="n">
         <v>-3.1929</v>
       </c>
       <c r="IR21" s="15" t="n">
         <v>12.5916</v>
       </c>
       <c r="IS21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT21" s="15" t="n">
-        <v>6.2104</v>
+        <v>6.1127</v>
       </c>
       <c r="IU21" s="15" t="n">
-        <v>5.9289</v>
+        <v>6.0047</v>
       </c>
       <c r="IV21" s="15" t="n">
-        <v>7.6677</v>
+        <v>8.0287</v>
       </c>
       <c r="IW21" s="15" t="n">
-        <v>3.4048</v>
+        <v>4.1226</v>
       </c>
       <c r="IX21" s="15" t="n">
-        <v>4.1632</v>
+        <v>4.2995</v>
       </c>
       <c r="IY21" s="15" t="n">
-        <v>4.1944</v>
+        <v>4.0533</v>
       </c>
       <c r="IZ21" s="15" t="n">
-        <v>6.5809</v>
+        <v>6.0973</v>
       </c>
       <c r="JA21" s="15" t="n">
-        <v>8.466</v>
+        <v>7.9744</v>
       </c>
       <c r="JB21" s="15" t="n">
-        <v>6.0099</v>
+        <v>5.7709</v>
       </c>
       <c r="JC21" s="15" t="n">
-        <v>7.0642</v>
+        <v>6.7664</v>
       </c>
       <c r="JD21" s="15" t="n">
-        <v>3.8583</v>
+        <v>3.353</v>
       </c>
       <c r="JE21" s="15" t="n">
-        <v>7.8297</v>
+        <v>7.5345</v>
       </c>
       <c r="JF21" s="15" t="n">
-        <v>8.1317</v>
+        <v>7.8936</v>
       </c>
       <c r="JG21" s="15" t="n">
-        <v>7.1415</v>
+        <v>7.025</v>
       </c>
       <c r="JH21" s="15" t="n">
         <v>10.5051</v>
       </c>
       <c r="JI21" s="15" t="n">
         <v>4.9339</v>
       </c>
       <c r="JJ21" s="15" t="n">
         <v>1.4258</v>
       </c>
       <c r="JK21" s="15" t="n">
         <v>1.7173</v>
       </c>
       <c r="JL21" s="15" t="n">
         <v>-0.2784</v>
       </c>
       <c r="JM21" s="15" t="n">
         <v>2.8602</v>
       </c>
       <c r="JN21" s="15" t="n">
         <v>4.8804</v>
       </c>
       <c r="JO21" s="15" t="n">
         <v>3.9799</v>
       </c>
@@ -16863,90 +16863,90 @@
         </is>
       </c>
       <c r="NM21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades artísticas, recreativas y otros servicios (R-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
-        <v>15948.0</v>
+        <v>15093.0</v>
       </c>
       <c r="C22" s="14" t="n">
-        <v>15656.0</v>
+        <v>14737.0</v>
       </c>
       <c r="D22" s="14" t="n">
-        <v>15826.0</v>
+        <v>15099.0</v>
       </c>
       <c r="E22" s="14" t="n">
-        <v>15525.0</v>
+        <v>14882.0</v>
       </c>
       <c r="F22" s="14" t="n">
-        <v>15673.0</v>
+        <v>15038.0</v>
       </c>
       <c r="G22" s="14" t="n">
-        <v>14704.0</v>
+        <v>14236.0</v>
       </c>
       <c r="H22" s="14" t="n">
-        <v>15350.0</v>
+        <v>15001.0</v>
       </c>
       <c r="I22" s="14" t="n">
-        <v>14694.0</v>
+        <v>14479.0</v>
       </c>
       <c r="J22" s="14" t="n">
-        <v>14861.0</v>
+        <v>14740.0</v>
       </c>
       <c r="K22" s="14" t="n">
-        <v>14154.0</v>
+        <v>14101.0</v>
       </c>
       <c r="L22" s="14" t="n">
-        <v>14739.0</v>
+        <v>14746.0</v>
       </c>
       <c r="M22" s="14" t="n">
-        <v>13782.0</v>
+        <v>13821.0</v>
       </c>
       <c r="N22" s="14" t="n">
-        <v>13598.0</v>
+        <v>13641.0</v>
       </c>
       <c r="O22" s="14" t="n">
-        <v>13208.0</v>
+        <v>13244.0</v>
       </c>
       <c r="P22" s="14" t="n">
         <v>14563.0</v>
       </c>
       <c r="Q22" s="14" t="n">
         <v>13376.0</v>
       </c>
       <c r="R22" s="14" t="n">
         <v>13155.0</v>
       </c>
       <c r="S22" s="14" t="n">
         <v>11881.0</v>
       </c>
       <c r="T22" s="14" t="n">
         <v>12630.0</v>
       </c>
       <c r="U22" s="14" t="n">
         <v>11318.0</v>
       </c>
       <c r="V22" s="14" t="n">
         <v>10775.0</v>
       </c>
       <c r="W22" s="14" t="n">
         <v>10010.0</v>
       </c>
@@ -17241,90 +17241,90 @@
       <c r="DP22" s="14" t="n">
         <v>5245.0</v>
       </c>
       <c r="DQ22" s="14" t="n">
         <v>4508.0</v>
       </c>
       <c r="DR22" s="14" t="n">
         <v>4592.0</v>
       </c>
       <c r="DS22" s="14" t="n">
         <v>4269.0</v>
       </c>
       <c r="DT22" s="14" t="n">
         <v>5031.0</v>
       </c>
       <c r="DU22" s="14" t="n">
         <v>4320.0</v>
       </c>
       <c r="DV22" s="14" t="n">
         <v>4432.0</v>
       </c>
       <c r="DW22" s="14" t="n">
         <v>3982.0</v>
       </c>
       <c r="DX22" s="15" t="n">
-        <v>1.8651</v>
+        <v>2.4157</v>
       </c>
       <c r="DY22" s="15" t="n">
-        <v>-1.0742</v>
+        <v>-2.3975</v>
       </c>
       <c r="DZ22" s="15" t="n">
-        <v>1.9388</v>
+        <v>1.4581</v>
       </c>
       <c r="EA22" s="15" t="n">
-        <v>-0.9443</v>
+        <v>-1.0374</v>
       </c>
       <c r="EB22" s="15" t="n">
-        <v>6.59</v>
+        <v>5.6336</v>
       </c>
       <c r="EC22" s="15" t="n">
-        <v>-4.2085</v>
+        <v>-5.0997</v>
       </c>
       <c r="ED22" s="15" t="n">
-        <v>4.4644</v>
+        <v>3.6052</v>
       </c>
       <c r="EE22" s="15" t="n">
-        <v>-1.1237</v>
+        <v>-1.7707</v>
       </c>
       <c r="EF22" s="15" t="n">
-        <v>4.9951</v>
+        <v>4.5316</v>
       </c>
       <c r="EG22" s="15" t="n">
-        <v>-3.9691</v>
+        <v>-4.3741</v>
       </c>
       <c r="EH22" s="15" t="n">
-        <v>6.9438</v>
+        <v>6.6927</v>
       </c>
       <c r="EI22" s="15" t="n">
-        <v>1.3531</v>
+        <v>1.3196</v>
       </c>
       <c r="EJ22" s="15" t="n">
-        <v>2.9528</v>
+        <v>2.9976</v>
       </c>
       <c r="EK22" s="15" t="n">
-        <v>-9.3044</v>
+        <v>-9.0572</v>
       </c>
       <c r="EL22" s="15" t="n">
         <v>8.8741</v>
       </c>
       <c r="EM22" s="15" t="n">
         <v>1.68</v>
       </c>
       <c r="EN22" s="15" t="n">
         <v>10.723</v>
       </c>
       <c r="EO22" s="15" t="n">
         <v>-5.9303</v>
       </c>
       <c r="EP22" s="15" t="n">
         <v>11.5922</v>
       </c>
       <c r="EQ22" s="15" t="n">
         <v>5.0394</v>
       </c>
       <c r="ER22" s="15" t="n">
         <v>7.6424</v>
       </c>
       <c r="ES22" s="15" t="n">
         <v>-9.657</v>
       </c>
@@ -17621,90 +17621,90 @@
       </c>
       <c r="IM22" s="15" t="n">
         <v>-1.8293</v>
       </c>
       <c r="IN22" s="15" t="n">
         <v>7.5662</v>
       </c>
       <c r="IO22" s="15" t="n">
         <v>-15.1461</v>
       </c>
       <c r="IP22" s="15" t="n">
         <v>16.4583</v>
       </c>
       <c r="IQ22" s="15" t="n">
         <v>-2.5271</v>
       </c>
       <c r="IR22" s="15" t="n">
         <v>11.3009</v>
       </c>
       <c r="IS22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT22" s="15" t="n">
-        <v>1.7546</v>
+        <v>0.3657</v>
       </c>
       <c r="IU22" s="15" t="n">
-        <v>6.4744</v>
+        <v>3.5192</v>
       </c>
       <c r="IV22" s="15" t="n">
-        <v>3.101</v>
+        <v>0.6533</v>
       </c>
       <c r="IW22" s="15" t="n">
-        <v>5.6554</v>
+        <v>2.7833</v>
       </c>
       <c r="IX22" s="15" t="n">
-        <v>5.464</v>
+        <v>2.0217</v>
       </c>
       <c r="IY22" s="15" t="n">
-        <v>3.8858</v>
+        <v>0.9574</v>
       </c>
       <c r="IZ22" s="15" t="n">
-        <v>4.1455</v>
+        <v>1.7293</v>
       </c>
       <c r="JA22" s="15" t="n">
-        <v>6.6173</v>
+        <v>4.7609</v>
       </c>
       <c r="JB22" s="15" t="n">
-        <v>9.2881</v>
+        <v>8.0566</v>
       </c>
       <c r="JC22" s="15" t="n">
-        <v>7.1623</v>
+        <v>6.4709</v>
       </c>
       <c r="JD22" s="15" t="n">
-        <v>1.2085</v>
+        <v>1.2566</v>
       </c>
       <c r="JE22" s="15" t="n">
-        <v>3.0353</v>
+        <v>3.3269</v>
       </c>
       <c r="JF22" s="15" t="n">
-        <v>3.3675</v>
+        <v>3.6944</v>
       </c>
       <c r="JG22" s="15" t="n">
-        <v>11.1691</v>
+        <v>11.4721</v>
       </c>
       <c r="JH22" s="15" t="n">
         <v>15.3048</v>
       </c>
       <c r="JI22" s="15" t="n">
         <v>18.1834</v>
       </c>
       <c r="JJ22" s="15" t="n">
         <v>22.0882</v>
       </c>
       <c r="JK22" s="15" t="n">
         <v>18.6913</v>
       </c>
       <c r="JL22" s="15" t="n">
         <v>13.9892</v>
       </c>
       <c r="JM22" s="15" t="n">
         <v>5.7658</v>
       </c>
       <c r="JN22" s="15" t="n">
         <v>21.4632</v>
       </c>
       <c r="JO22" s="15" t="n">
         <v>-22.5352</v>
       </c>
@@ -18014,78 +18014,78 @@
         </is>
       </c>
       <c r="NM22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos menos subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B23" s="14" t="n">
-        <v>40607.0</v>
+        <v>41489.0</v>
       </c>
       <c r="C23" s="14" t="n">
-        <v>44875.0</v>
+        <v>44865.0</v>
       </c>
       <c r="D23" s="14" t="n">
-        <v>37019.0</v>
+        <v>36908.0</v>
       </c>
       <c r="E23" s="14" t="n">
-        <v>39411.0</v>
+        <v>39427.0</v>
       </c>
       <c r="F23" s="14" t="n">
-        <v>39297.0</v>
+        <v>39328.0</v>
       </c>
       <c r="G23" s="14" t="n">
-        <v>42616.0</v>
+        <v>42668.0</v>
       </c>
       <c r="H23" s="14" t="n">
-        <v>31517.0</v>
+        <v>31736.0</v>
       </c>
       <c r="I23" s="14" t="n">
-        <v>35556.0</v>
+        <v>35504.0</v>
       </c>
       <c r="J23" s="14" t="n">
-        <v>36224.0</v>
+        <v>36182.0</v>
       </c>
       <c r="K23" s="14" t="n">
-        <v>38450.0</v>
+        <v>38426.0</v>
       </c>
       <c r="L23" s="14" t="n">
         <v>27828.0</v>
       </c>
       <c r="M23" s="14" t="n">
         <v>33413.0</v>
       </c>
       <c r="N23" s="14" t="n">
         <v>33227.0</v>
       </c>
       <c r="O23" s="14" t="n">
         <v>36542.0</v>
       </c>
       <c r="P23" s="14" t="n">
         <v>20718.0</v>
       </c>
       <c r="Q23" s="14" t="n">
         <v>31171.0</v>
       </c>
       <c r="R23" s="14" t="n">
         <v>32503.0</v>
       </c>
       <c r="S23" s="14" t="n">
         <v>36756.0</v>
       </c>
@@ -18392,78 +18392,78 @@
       <c r="DP23" s="14" t="n">
         <v>9217.0</v>
       </c>
       <c r="DQ23" s="14" t="n">
         <v>9569.0</v>
       </c>
       <c r="DR23" s="14" t="n">
         <v>8970.0</v>
       </c>
       <c r="DS23" s="14" t="n">
         <v>9650.0</v>
       </c>
       <c r="DT23" s="14" t="n">
         <v>8203.0</v>
       </c>
       <c r="DU23" s="14" t="n">
         <v>8942.0</v>
       </c>
       <c r="DV23" s="14" t="n">
         <v>8729.0</v>
       </c>
       <c r="DW23" s="14" t="n">
         <v>8369.0</v>
       </c>
       <c r="DX23" s="15" t="n">
-        <v>-9.5109</v>
+        <v>-7.5248</v>
       </c>
       <c r="DY23" s="15" t="n">
-        <v>21.2215</v>
+        <v>21.559</v>
       </c>
       <c r="DZ23" s="15" t="n">
-        <v>-6.0694</v>
+        <v>-6.389</v>
       </c>
       <c r="EA23" s="15" t="n">
-        <v>0.2901</v>
+        <v>0.2517</v>
       </c>
       <c r="EB23" s="15" t="n">
-        <v>-7.7882</v>
+        <v>-7.8279</v>
       </c>
       <c r="EC23" s="15" t="n">
-        <v>35.2159</v>
+        <v>34.4467</v>
       </c>
       <c r="ED23" s="15" t="n">
-        <v>-11.3595</v>
+        <v>-10.6129</v>
       </c>
       <c r="EE23" s="15" t="n">
-        <v>-1.8441</v>
+        <v>-1.8739</v>
       </c>
       <c r="EF23" s="15" t="n">
-        <v>-5.7893</v>
+        <v>-5.8398</v>
       </c>
       <c r="EG23" s="15" t="n">
-        <v>38.1702</v>
+        <v>38.0839</v>
       </c>
       <c r="EH23" s="15" t="n">
         <v>-16.7151</v>
       </c>
       <c r="EI23" s="15" t="n">
         <v>0.5598</v>
       </c>
       <c r="EJ23" s="15" t="n">
         <v>-9.0718</v>
       </c>
       <c r="EK23" s="15" t="n">
         <v>76.378</v>
       </c>
       <c r="EL23" s="15" t="n">
         <v>-33.5344</v>
       </c>
       <c r="EM23" s="15" t="n">
         <v>-4.0981</v>
       </c>
       <c r="EN23" s="15" t="n">
         <v>-11.5709</v>
       </c>
       <c r="EO23" s="15" t="n">
         <v>31.7561</v>
       </c>
@@ -18772,78 +18772,78 @@
       </c>
       <c r="IM23" s="15" t="n">
         <v>6.6778</v>
       </c>
       <c r="IN23" s="15" t="n">
         <v>-7.0466</v>
       </c>
       <c r="IO23" s="15" t="n">
         <v>17.6399</v>
       </c>
       <c r="IP23" s="15" t="n">
         <v>-8.2644</v>
       </c>
       <c r="IQ23" s="15" t="n">
         <v>2.4401</v>
       </c>
       <c r="IR23" s="15" t="n">
         <v>4.3016</v>
       </c>
       <c r="IS23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT23" s="15" t="n">
-        <v>3.3336</v>
+        <v>5.4948</v>
       </c>
       <c r="IU23" s="15" t="n">
-        <v>5.3008</v>
+        <v>5.1491</v>
       </c>
       <c r="IV23" s="15" t="n">
-        <v>17.4572</v>
+        <v>16.2969</v>
       </c>
       <c r="IW23" s="15" t="n">
-        <v>10.8421</v>
+        <v>11.0495</v>
       </c>
       <c r="IX23" s="15" t="n">
-        <v>8.4833</v>
+        <v>8.6949</v>
       </c>
       <c r="IY23" s="15" t="n">
-        <v>10.8349</v>
+        <v>11.0394</v>
       </c>
       <c r="IZ23" s="15" t="n">
-        <v>13.2564</v>
+        <v>14.0434</v>
       </c>
       <c r="JA23" s="15" t="n">
-        <v>6.4137</v>
+        <v>6.258</v>
       </c>
       <c r="JB23" s="15" t="n">
-        <v>9.0198</v>
+        <v>8.8934</v>
       </c>
       <c r="JC23" s="15" t="n">
-        <v>5.2214</v>
+        <v>5.1557</v>
       </c>
       <c r="JD23" s="15" t="n">
         <v>34.318</v>
       </c>
       <c r="JE23" s="15" t="n">
         <v>7.1926</v>
       </c>
       <c r="JF23" s="15" t="n">
         <v>2.2275</v>
       </c>
       <c r="JG23" s="15" t="n">
         <v>-0.5822</v>
       </c>
       <c r="JH23" s="15" t="n">
         <v>-25.7339</v>
       </c>
       <c r="JI23" s="15" t="n">
         <v>2.8542</v>
       </c>
       <c r="JJ23" s="15" t="n">
         <v>14.5682</v>
       </c>
       <c r="JK23" s="15" t="n">
         <v>21.2829</v>
       </c>
@@ -19165,78 +19165,78 @@
         </is>
       </c>
       <c r="NM23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos sobre los productos</t>
         </is>
       </c>
       <c r="B24" s="14" t="n">
-        <v>43607.0</v>
+        <v>44264.0</v>
       </c>
       <c r="C24" s="14" t="n">
-        <v>47838.0</v>
+        <v>47858.0</v>
       </c>
       <c r="D24" s="14" t="n">
-        <v>40434.0</v>
+        <v>40053.0</v>
       </c>
       <c r="E24" s="14" t="n">
-        <v>41343.0</v>
+        <v>41500.0</v>
       </c>
       <c r="F24" s="14" t="n">
-        <v>42553.0</v>
+        <v>42695.0</v>
       </c>
       <c r="G24" s="14" t="n">
-        <v>45542.0</v>
+        <v>45685.0</v>
       </c>
       <c r="H24" s="14" t="n">
-        <v>35215.0</v>
+        <v>35447.0</v>
       </c>
       <c r="I24" s="14" t="n">
-        <v>37565.0</v>
+        <v>37583.0</v>
       </c>
       <c r="J24" s="14" t="n">
-        <v>39037.0</v>
+        <v>39055.0</v>
       </c>
       <c r="K24" s="14" t="n">
-        <v>40579.0</v>
+        <v>40597.0</v>
       </c>
       <c r="L24" s="14" t="n">
         <v>31322.0</v>
       </c>
       <c r="M24" s="14" t="n">
         <v>35073.0</v>
       </c>
       <c r="N24" s="14" t="n">
         <v>35337.0</v>
       </c>
       <c r="O24" s="14" t="n">
         <v>39372.0</v>
       </c>
       <c r="P24" s="14" t="n">
         <v>28542.0</v>
       </c>
       <c r="Q24" s="14" t="n">
         <v>36001.0</v>
       </c>
       <c r="R24" s="14" t="n">
         <v>35935.0</v>
       </c>
       <c r="S24" s="14" t="n">
         <v>38922.0</v>
       </c>
@@ -19543,78 +19543,78 @@
       <c r="DP24" s="14" t="n">
         <v>12295.0</v>
       </c>
       <c r="DQ24" s="14" t="n">
         <v>10633.0</v>
       </c>
       <c r="DR24" s="14" t="n">
         <v>10684.0</v>
       </c>
       <c r="DS24" s="14" t="n">
         <v>10830.0</v>
       </c>
       <c r="DT24" s="14" t="n">
         <v>11747.0</v>
       </c>
       <c r="DU24" s="14" t="n">
         <v>9959.0</v>
       </c>
       <c r="DV24" s="14" t="n">
         <v>10309.0</v>
       </c>
       <c r="DW24" s="14" t="n">
         <v>9528.0</v>
       </c>
       <c r="DX24" s="15" t="n">
-        <v>-8.8444</v>
+        <v>-7.5097</v>
       </c>
       <c r="DY24" s="15" t="n">
-        <v>18.3113</v>
+        <v>19.4867</v>
       </c>
       <c r="DZ24" s="15" t="n">
-        <v>-2.1987</v>
+        <v>-3.4867</v>
       </c>
       <c r="EA24" s="15" t="n">
-        <v>-2.8435</v>
+        <v>-2.7989</v>
       </c>
       <c r="EB24" s="15" t="n">
-        <v>-6.5632</v>
+        <v>-6.5448</v>
       </c>
       <c r="EC24" s="15" t="n">
-        <v>29.3256</v>
+        <v>28.8826</v>
       </c>
       <c r="ED24" s="15" t="n">
-        <v>-6.2558</v>
+        <v>-5.6834</v>
       </c>
       <c r="EE24" s="15" t="n">
-        <v>-3.7708</v>
+        <v>-3.769</v>
       </c>
       <c r="EF24" s="15" t="n">
-        <v>-3.8</v>
+        <v>-3.7983</v>
       </c>
       <c r="EG24" s="15" t="n">
-        <v>29.5543</v>
+        <v>29.6118</v>
       </c>
       <c r="EH24" s="15" t="n">
         <v>-10.6948</v>
       </c>
       <c r="EI24" s="15" t="n">
         <v>-0.7471</v>
       </c>
       <c r="EJ24" s="15" t="n">
         <v>-10.2484</v>
       </c>
       <c r="EK24" s="15" t="n">
         <v>37.9441</v>
       </c>
       <c r="EL24" s="15" t="n">
         <v>-20.7189</v>
       </c>
       <c r="EM24" s="15" t="n">
         <v>0.1837</v>
       </c>
       <c r="EN24" s="15" t="n">
         <v>-7.6743</v>
       </c>
       <c r="EO24" s="15" t="n">
         <v>28.6125</v>
       </c>
@@ -19923,78 +19923,78 @@
       </c>
       <c r="IM24" s="15" t="n">
         <v>-0.4773</v>
       </c>
       <c r="IN24" s="15" t="n">
         <v>-1.3481</v>
       </c>
       <c r="IO24" s="15" t="n">
         <v>-7.8062</v>
       </c>
       <c r="IP24" s="15" t="n">
         <v>17.9536</v>
       </c>
       <c r="IQ24" s="15" t="n">
         <v>-3.3951</v>
       </c>
       <c r="IR24" s="15" t="n">
         <v>8.1969</v>
       </c>
       <c r="IS24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT24" s="15" t="n">
-        <v>2.4769</v>
+        <v>3.6749</v>
       </c>
       <c r="IU24" s="15" t="n">
-        <v>5.0415</v>
+        <v>4.7565</v>
       </c>
       <c r="IV24" s="15" t="n">
-        <v>14.8204</v>
+        <v>12.994</v>
       </c>
       <c r="IW24" s="15" t="n">
-        <v>10.0572</v>
+        <v>10.4223</v>
       </c>
       <c r="IX24" s="15" t="n">
-        <v>9.0068</v>
+        <v>9.3202</v>
       </c>
       <c r="IY24" s="15" t="n">
-        <v>12.2305</v>
+        <v>12.5329</v>
       </c>
       <c r="IZ24" s="15" t="n">
-        <v>12.429</v>
+        <v>13.1697</v>
       </c>
       <c r="JA24" s="15" t="n">
-        <v>7.1052</v>
+        <v>7.1565</v>
       </c>
       <c r="JB24" s="15" t="n">
-        <v>10.4706</v>
+        <v>10.5215</v>
       </c>
       <c r="JC24" s="15" t="n">
-        <v>3.0656</v>
+        <v>3.1113</v>
       </c>
       <c r="JD24" s="15" t="n">
         <v>9.74</v>
       </c>
       <c r="JE24" s="15" t="n">
         <v>-2.5777</v>
       </c>
       <c r="JF24" s="15" t="n">
         <v>-1.6641</v>
       </c>
       <c r="JG24" s="15" t="n">
         <v>1.1562</v>
       </c>
       <c r="JH24" s="15" t="n">
         <v>-5.6868</v>
       </c>
       <c r="JI24" s="15" t="n">
         <v>10.9156</v>
       </c>
       <c r="JJ24" s="15" t="n">
         <v>16.2531</v>
       </c>
       <c r="JK24" s="15" t="n">
         <v>20.5725</v>
       </c>
@@ -20316,78 +20316,78 @@
         </is>
       </c>
       <c r="NM24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B25" s="14" t="n">
-        <v>3000.0</v>
+        <v>2775.0</v>
       </c>
       <c r="C25" s="14" t="n">
-        <v>2963.0</v>
+        <v>2993.0</v>
       </c>
       <c r="D25" s="14" t="n">
-        <v>3415.0</v>
+        <v>3145.0</v>
       </c>
       <c r="E25" s="14" t="n">
-        <v>1932.0</v>
+        <v>2073.0</v>
       </c>
       <c r="F25" s="14" t="n">
-        <v>3256.0</v>
+        <v>3367.0</v>
       </c>
       <c r="G25" s="14" t="n">
-        <v>2926.0</v>
+        <v>3017.0</v>
       </c>
       <c r="H25" s="14" t="n">
-        <v>3698.0</v>
+        <v>3711.0</v>
       </c>
       <c r="I25" s="14" t="n">
-        <v>2009.0</v>
+        <v>2079.0</v>
       </c>
       <c r="J25" s="14" t="n">
-        <v>2813.0</v>
+        <v>2873.0</v>
       </c>
       <c r="K25" s="14" t="n">
-        <v>2129.0</v>
+        <v>2171.0</v>
       </c>
       <c r="L25" s="14" t="n">
         <v>3494.0</v>
       </c>
       <c r="M25" s="14" t="n">
         <v>1660.0</v>
       </c>
       <c r="N25" s="14" t="n">
         <v>2110.0</v>
       </c>
       <c r="O25" s="14" t="n">
         <v>2830.0</v>
       </c>
       <c r="P25" s="14" t="n">
         <v>7824.0</v>
       </c>
       <c r="Q25" s="14" t="n">
         <v>4830.0</v>
       </c>
       <c r="R25" s="14" t="n">
         <v>3432.0</v>
       </c>
       <c r="S25" s="14" t="n">
         <v>2166.0</v>
       </c>
@@ -20694,78 +20694,78 @@
       <c r="DP25" s="14" t="n">
         <v>3078.0</v>
       </c>
       <c r="DQ25" s="14" t="n">
         <v>1064.0</v>
       </c>
       <c r="DR25" s="14" t="n">
         <v>1714.0</v>
       </c>
       <c r="DS25" s="14" t="n">
         <v>1180.0</v>
       </c>
       <c r="DT25" s="14" t="n">
         <v>3544.0</v>
       </c>
       <c r="DU25" s="14" t="n">
         <v>1017.0</v>
       </c>
       <c r="DV25" s="14" t="n">
         <v>1580.0</v>
       </c>
       <c r="DW25" s="14" t="n">
         <v>1159.0</v>
       </c>
       <c r="DX25" s="15" t="n">
-        <v>1.2487</v>
+        <v>-7.2837</v>
       </c>
       <c r="DY25" s="15" t="n">
-        <v>-13.2357</v>
+        <v>-4.8331</v>
       </c>
       <c r="DZ25" s="15" t="n">
-        <v>76.7598</v>
+        <v>51.7125</v>
       </c>
       <c r="EA25" s="15" t="n">
-        <v>-40.6634</v>
+        <v>-38.4318</v>
       </c>
       <c r="EB25" s="15" t="n">
-        <v>11.2782</v>
+        <v>11.6009</v>
       </c>
       <c r="EC25" s="15" t="n">
-        <v>-20.8761</v>
+        <v>-18.7012</v>
       </c>
       <c r="ED25" s="15" t="n">
-        <v>84.0717</v>
+        <v>78.4993</v>
       </c>
       <c r="EE25" s="15" t="n">
-        <v>-28.5816</v>
+        <v>-27.6366</v>
       </c>
       <c r="EF25" s="15" t="n">
-        <v>32.1278</v>
+        <v>32.3353</v>
       </c>
       <c r="EG25" s="15" t="n">
-        <v>-39.067</v>
+        <v>-37.8649</v>
       </c>
       <c r="EH25" s="15" t="n">
         <v>110.4819</v>
       </c>
       <c r="EI25" s="15" t="n">
         <v>-21.327</v>
       </c>
       <c r="EJ25" s="15" t="n">
         <v>-25.4417</v>
       </c>
       <c r="EK25" s="15" t="n">
         <v>-63.8292</v>
       </c>
       <c r="EL25" s="15" t="n">
         <v>61.9876</v>
       </c>
       <c r="EM25" s="15" t="n">
         <v>40.7343</v>
       </c>
       <c r="EN25" s="15" t="n">
         <v>58.4488</v>
       </c>
       <c r="EO25" s="15" t="n">
         <v>-8.4531</v>
       </c>
@@ -21074,78 +21074,78 @@
       </c>
       <c r="IM25" s="15" t="n">
         <v>-37.923</v>
       </c>
       <c r="IN25" s="15" t="n">
         <v>45.2542</v>
       </c>
       <c r="IO25" s="15" t="n">
         <v>-66.7043</v>
       </c>
       <c r="IP25" s="15" t="n">
         <v>248.4759</v>
       </c>
       <c r="IQ25" s="15" t="n">
         <v>-35.6329</v>
       </c>
       <c r="IR25" s="15" t="n">
         <v>36.3244</v>
       </c>
       <c r="IS25" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT25" s="15" t="n">
-        <v>-7.8624</v>
+        <v>-17.5824</v>
       </c>
       <c r="IU25" s="15" t="n">
-        <v>1.2645</v>
+        <v>-0.7955</v>
       </c>
       <c r="IV25" s="15" t="n">
-        <v>-7.6528</v>
+        <v>-15.252</v>
       </c>
       <c r="IW25" s="15" t="n">
-        <v>-3.8328</v>
+        <v>-0.2886</v>
       </c>
       <c r="IX25" s="15" t="n">
-        <v>15.7483</v>
+        <v>17.1946</v>
       </c>
       <c r="IY25" s="15" t="n">
-        <v>37.4354</v>
+        <v>38.9682</v>
       </c>
       <c r="IZ25" s="15" t="n">
-        <v>5.8386</v>
+        <v>6.2106</v>
       </c>
       <c r="JA25" s="15" t="n">
-        <v>21.0241</v>
+        <v>25.241</v>
       </c>
       <c r="JB25" s="15" t="n">
-        <v>33.3175</v>
+        <v>36.1611</v>
       </c>
       <c r="JC25" s="15" t="n">
-        <v>-24.7703</v>
+        <v>-23.2862</v>
       </c>
       <c r="JD25" s="15" t="n">
         <v>-55.3425</v>
       </c>
       <c r="JE25" s="15" t="n">
         <v>-65.6315</v>
       </c>
       <c r="JF25" s="15" t="n">
         <v>-38.5198</v>
       </c>
       <c r="JG25" s="15" t="n">
         <v>30.6556</v>
       </c>
       <c r="JH25" s="15" t="n">
         <v>230.6847</v>
       </c>
       <c r="JI25" s="15" t="n">
         <v>124.4424</v>
       </c>
       <c r="JJ25" s="15" t="n">
         <v>35.0649</v>
       </c>
       <c r="JK25" s="15" t="n">
         <v>9.6709</v>
       </c>
@@ -21474,90 +21474,90 @@
       <c r="NN25" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO25" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    Datos ajustados de estacionalidad y calendario</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Producto interior bruto a precios de mercado</t>
         </is>
       </c>
       <c r="B27" s="14" t="n">
-        <v>441437.0</v>
+        <v>441117.0</v>
       </c>
       <c r="C27" s="14" t="n">
-        <v>437424.0</v>
+        <v>437897.0</v>
       </c>
       <c r="D27" s="14" t="n">
-        <v>435146.0</v>
+        <v>435402.0</v>
       </c>
       <c r="E27" s="14" t="n">
-        <v>422748.0</v>
+        <v>423569.0</v>
       </c>
       <c r="F27" s="14" t="n">
-        <v>416719.0</v>
+        <v>417955.0</v>
       </c>
       <c r="G27" s="14" t="n">
-        <v>412539.0</v>
+        <v>413086.0</v>
       </c>
       <c r="H27" s="14" t="n">
-        <v>407853.0</v>
+        <v>409061.0</v>
       </c>
       <c r="I27" s="14" t="n">
-        <v>400010.0</v>
+        <v>401003.0</v>
       </c>
       <c r="J27" s="14" t="n">
-        <v>395077.0</v>
+        <v>396244.0</v>
       </c>
       <c r="K27" s="14" t="n">
-        <v>391390.0</v>
+        <v>392280.0</v>
       </c>
       <c r="L27" s="14" t="n">
-        <v>384904.0</v>
+        <v>385046.0</v>
       </c>
       <c r="M27" s="14" t="n">
-        <v>374008.0</v>
+        <v>373605.0</v>
       </c>
       <c r="N27" s="14" t="n">
-        <v>369733.0</v>
+        <v>369079.0</v>
       </c>
       <c r="O27" s="14" t="n">
-        <v>369116.0</v>
+        <v>368547.0</v>
       </c>
       <c r="P27" s="14" t="n">
         <v>358883.0</v>
       </c>
       <c r="Q27" s="14" t="n">
         <v>345247.0</v>
       </c>
       <c r="R27" s="14" t="n">
         <v>339188.0</v>
       </c>
       <c r="S27" s="14" t="n">
         <v>332545.0</v>
       </c>
       <c r="T27" s="14" t="n">
         <v>325087.0</v>
       </c>
       <c r="U27" s="14" t="n">
         <v>310566.0</v>
       </c>
       <c r="V27" s="14" t="n">
         <v>301107.0</v>
       </c>
       <c r="W27" s="14" t="n">
         <v>298714.0</v>
       </c>
@@ -21852,90 +21852,90 @@
       <c r="DP27" s="14" t="n">
         <v>124870.0</v>
       </c>
       <c r="DQ27" s="14" t="n">
         <v>123502.0</v>
       </c>
       <c r="DR27" s="14" t="n">
         <v>121143.0</v>
       </c>
       <c r="DS27" s="14" t="n">
         <v>119431.0</v>
       </c>
       <c r="DT27" s="14" t="n">
         <v>117778.0</v>
       </c>
       <c r="DU27" s="14" t="n">
         <v>115575.0</v>
       </c>
       <c r="DV27" s="14" t="n">
         <v>114297.0</v>
       </c>
       <c r="DW27" s="14" t="n">
         <v>112609.0</v>
       </c>
       <c r="DX27" s="15" t="n">
-        <v>0.9174</v>
+        <v>0.7353</v>
       </c>
       <c r="DY27" s="15" t="n">
-        <v>0.5235</v>
+        <v>0.573</v>
       </c>
       <c r="DZ27" s="15" t="n">
-        <v>2.9327</v>
+        <v>2.7936</v>
       </c>
       <c r="EA27" s="15" t="n">
-        <v>1.4468</v>
+        <v>1.3432</v>
       </c>
       <c r="EB27" s="15" t="n">
-        <v>1.0132</v>
+        <v>1.1787</v>
       </c>
       <c r="EC27" s="15" t="n">
-        <v>1.1489</v>
+        <v>0.984</v>
       </c>
       <c r="ED27" s="15" t="n">
-        <v>1.9607</v>
+        <v>2.0095</v>
       </c>
       <c r="EE27" s="15" t="n">
-        <v>1.2486</v>
+        <v>1.201</v>
       </c>
       <c r="EF27" s="15" t="n">
-        <v>0.942</v>
+        <v>1.0105</v>
       </c>
       <c r="EG27" s="15" t="n">
-        <v>1.6851</v>
+        <v>1.8787</v>
       </c>
       <c r="EH27" s="15" t="n">
-        <v>2.9133</v>
+        <v>3.0623</v>
       </c>
       <c r="EI27" s="15" t="n">
-        <v>1.1562</v>
+        <v>1.2263</v>
       </c>
       <c r="EJ27" s="15" t="n">
-        <v>0.1672</v>
+        <v>0.1444</v>
       </c>
       <c r="EK27" s="15" t="n">
-        <v>2.8513</v>
+        <v>2.6928</v>
       </c>
       <c r="EL27" s="15" t="n">
         <v>3.9496</v>
       </c>
       <c r="EM27" s="15" t="n">
         <v>1.7863</v>
       </c>
       <c r="EN27" s="15" t="n">
         <v>1.9976</v>
       </c>
       <c r="EO27" s="15" t="n">
         <v>2.2942</v>
       </c>
       <c r="EP27" s="15" t="n">
         <v>4.6757</v>
       </c>
       <c r="EQ27" s="15" t="n">
         <v>3.1414</v>
       </c>
       <c r="ER27" s="15" t="n">
         <v>0.8011</v>
       </c>
       <c r="ES27" s="15" t="n">
         <v>2.0648</v>
       </c>
@@ -22232,90 +22232,90 @@
       </c>
       <c r="IM27" s="15" t="n">
         <v>1.9473</v>
       </c>
       <c r="IN27" s="15" t="n">
         <v>1.4335</v>
       </c>
       <c r="IO27" s="15" t="n">
         <v>1.4035</v>
       </c>
       <c r="IP27" s="15" t="n">
         <v>1.9061</v>
       </c>
       <c r="IQ27" s="15" t="n">
         <v>1.1181</v>
       </c>
       <c r="IR27" s="15" t="n">
         <v>1.499</v>
       </c>
       <c r="IS27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT27" s="15" t="n">
-        <v>5.9316</v>
+        <v>5.5417</v>
       </c>
       <c r="IU27" s="15" t="n">
-        <v>6.0322</v>
+        <v>6.0063</v>
       </c>
       <c r="IV27" s="15" t="n">
-        <v>6.6919</v>
+        <v>6.4394</v>
       </c>
       <c r="IW27" s="15" t="n">
-        <v>5.6844</v>
+        <v>5.6274</v>
       </c>
       <c r="IX27" s="15" t="n">
-        <v>5.4779</v>
+        <v>5.4792</v>
       </c>
       <c r="IY27" s="15" t="n">
-        <v>5.4036</v>
+        <v>5.3039</v>
       </c>
       <c r="IZ27" s="15" t="n">
-        <v>5.9623</v>
+        <v>6.2369</v>
       </c>
       <c r="JA27" s="15" t="n">
-        <v>6.9523</v>
+        <v>7.3334</v>
       </c>
       <c r="JB27" s="15" t="n">
-        <v>6.8547</v>
+        <v>7.3602</v>
       </c>
       <c r="JC27" s="15" t="n">
-        <v>6.0344</v>
+        <v>6.4396</v>
       </c>
       <c r="JD27" s="15" t="n">
-        <v>7.2506</v>
+        <v>7.2901</v>
       </c>
       <c r="JE27" s="15" t="n">
-        <v>8.3306</v>
+        <v>8.2138</v>
       </c>
       <c r="JF27" s="15" t="n">
-        <v>9.0053</v>
+        <v>8.8125</v>
       </c>
       <c r="JG27" s="15" t="n">
-        <v>10.9973</v>
+        <v>10.8262</v>
       </c>
       <c r="JH27" s="15" t="n">
         <v>10.396</v>
       </c>
       <c r="JI27" s="15" t="n">
         <v>11.167</v>
       </c>
       <c r="JJ27" s="15" t="n">
         <v>12.647</v>
       </c>
       <c r="JK27" s="15" t="n">
         <v>11.3255</v>
       </c>
       <c r="JL27" s="15" t="n">
         <v>11.0759</v>
       </c>
       <c r="JM27" s="15" t="n">
         <v>7.9734</v>
       </c>
       <c r="JN27" s="15" t="n">
         <v>21.7346</v>
       </c>
       <c r="JO27" s="15" t="n">
         <v>-0.9451</v>
       </c>
@@ -22625,90 +22625,90 @@
         </is>
       </c>
       <c r="NM27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Agricultura, ganadería, silvicultura y pesca (A, CNAE 2009)</t>
         </is>
       </c>
       <c r="B28" s="14" t="n">
-        <v>11774.0</v>
+        <v>12253.0</v>
       </c>
       <c r="C28" s="14" t="n">
-        <v>11649.0</v>
+        <v>12278.0</v>
       </c>
       <c r="D28" s="14" t="n">
-        <v>11568.0</v>
+        <v>12052.0</v>
       </c>
       <c r="E28" s="14" t="n">
-        <v>11346.0</v>
+        <v>11776.0</v>
       </c>
       <c r="F28" s="14" t="n">
-        <v>11272.0</v>
+        <v>11575.0</v>
       </c>
       <c r="G28" s="14" t="n">
-        <v>11069.0</v>
+        <v>11184.0</v>
       </c>
       <c r="H28" s="14" t="n">
-        <v>10768.0</v>
+        <v>10871.0</v>
       </c>
       <c r="I28" s="14" t="n">
-        <v>11105.0</v>
+        <v>10677.0</v>
       </c>
       <c r="J28" s="14" t="n">
-        <v>10984.0</v>
+        <v>10440.0</v>
       </c>
       <c r="K28" s="14" t="n">
-        <v>11035.0</v>
+        <v>10599.0</v>
       </c>
       <c r="L28" s="14" t="n">
-        <v>10357.0</v>
+        <v>10278.0</v>
       </c>
       <c r="M28" s="14" t="n">
-        <v>9694.0</v>
+        <v>9853.0</v>
       </c>
       <c r="N28" s="14" t="n">
-        <v>9632.0</v>
+        <v>9802.0</v>
       </c>
       <c r="O28" s="14" t="n">
-        <v>9352.0</v>
+        <v>9561.0</v>
       </c>
       <c r="P28" s="14" t="n">
         <v>8954.0</v>
       </c>
       <c r="Q28" s="14" t="n">
         <v>8159.0</v>
       </c>
       <c r="R28" s="14" t="n">
         <v>7813.0</v>
       </c>
       <c r="S28" s="14" t="n">
         <v>7677.0</v>
       </c>
       <c r="T28" s="14" t="n">
         <v>8782.0</v>
       </c>
       <c r="U28" s="14" t="n">
         <v>8891.0</v>
       </c>
       <c r="V28" s="14" t="n">
         <v>8285.0</v>
       </c>
       <c r="W28" s="14" t="n">
         <v>8243.0</v>
       </c>
@@ -23003,90 +23003,90 @@
       <c r="DP28" s="14" t="n">
         <v>5374.0</v>
       </c>
       <c r="DQ28" s="14" t="n">
         <v>5352.0</v>
       </c>
       <c r="DR28" s="14" t="n">
         <v>5470.0</v>
       </c>
       <c r="DS28" s="14" t="n">
         <v>5218.0</v>
       </c>
       <c r="DT28" s="14" t="n">
         <v>4789.0</v>
       </c>
       <c r="DU28" s="14" t="n">
         <v>4538.0</v>
       </c>
       <c r="DV28" s="14" t="n">
         <v>4332.0</v>
       </c>
       <c r="DW28" s="14" t="n">
         <v>4174.0</v>
       </c>
       <c r="DX28" s="15" t="n">
-        <v>1.0731</v>
+        <v>-0.2036</v>
       </c>
       <c r="DY28" s="15" t="n">
-        <v>0.7002</v>
+        <v>1.8752</v>
       </c>
       <c r="DZ28" s="15" t="n">
-        <v>1.9566</v>
+        <v>2.3438</v>
       </c>
       <c r="EA28" s="15" t="n">
-        <v>0.6565</v>
+        <v>1.7365</v>
       </c>
       <c r="EB28" s="15" t="n">
-        <v>1.834</v>
+        <v>3.4961</v>
       </c>
       <c r="EC28" s="15" t="n">
-        <v>2.7953</v>
+        <v>2.8792</v>
       </c>
       <c r="ED28" s="15" t="n">
-        <v>-3.0347</v>
+        <v>1.817</v>
       </c>
       <c r="EE28" s="15" t="n">
-        <v>1.1016</v>
+        <v>2.2701</v>
       </c>
       <c r="EF28" s="15" t="n">
-        <v>-0.4622</v>
+        <v>-1.5001</v>
       </c>
       <c r="EG28" s="15" t="n">
-        <v>6.5463</v>
+        <v>3.1232</v>
       </c>
       <c r="EH28" s="15" t="n">
-        <v>6.8393</v>
+        <v>4.3134</v>
       </c>
       <c r="EI28" s="15" t="n">
-        <v>0.6437</v>
+        <v>0.5203</v>
       </c>
       <c r="EJ28" s="15" t="n">
-        <v>2.994</v>
+        <v>2.5207</v>
       </c>
       <c r="EK28" s="15" t="n">
-        <v>4.4449</v>
+        <v>6.7791</v>
       </c>
       <c r="EL28" s="15" t="n">
         <v>9.7438</v>
       </c>
       <c r="EM28" s="15" t="n">
         <v>4.4285</v>
       </c>
       <c r="EN28" s="15" t="n">
         <v>1.7715</v>
       </c>
       <c r="EO28" s="15" t="n">
         <v>-12.5826</v>
       </c>
       <c r="EP28" s="15" t="n">
         <v>-1.226</v>
       </c>
       <c r="EQ28" s="15" t="n">
         <v>7.3144</v>
       </c>
       <c r="ER28" s="15" t="n">
         <v>0.5095</v>
       </c>
       <c r="ES28" s="15" t="n">
         <v>5.194</v>
       </c>
@@ -23383,90 +23383,90 @@
       </c>
       <c r="IM28" s="15" t="n">
         <v>-2.1572</v>
       </c>
       <c r="IN28" s="15" t="n">
         <v>4.8294</v>
       </c>
       <c r="IO28" s="15" t="n">
         <v>8.958</v>
       </c>
       <c r="IP28" s="15" t="n">
         <v>5.5311</v>
       </c>
       <c r="IQ28" s="15" t="n">
         <v>4.7553</v>
       </c>
       <c r="IR28" s="15" t="n">
         <v>3.7853</v>
       </c>
       <c r="IS28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT28" s="15" t="n">
-        <v>4.4535</v>
+        <v>5.8575</v>
       </c>
       <c r="IU28" s="15" t="n">
-        <v>5.2399</v>
+        <v>9.7818</v>
       </c>
       <c r="IV28" s="15" t="n">
-        <v>7.4294</v>
+        <v>10.8638</v>
       </c>
       <c r="IW28" s="15" t="n">
-        <v>2.1702</v>
+        <v>10.2932</v>
       </c>
       <c r="IX28" s="15" t="n">
-        <v>2.622</v>
+        <v>10.8716</v>
       </c>
       <c r="IY28" s="15" t="n">
-        <v>0.3081</v>
+        <v>5.5194</v>
       </c>
       <c r="IZ28" s="15" t="n">
-        <v>3.9683</v>
+        <v>5.7696</v>
       </c>
       <c r="JA28" s="15" t="n">
-        <v>14.5554</v>
+        <v>8.3629</v>
       </c>
       <c r="JB28" s="15" t="n">
-        <v>14.0365</v>
+        <v>6.5089</v>
       </c>
       <c r="JC28" s="15" t="n">
-        <v>17.9962</v>
+        <v>10.8566</v>
       </c>
       <c r="JD28" s="15" t="n">
-        <v>15.669</v>
+        <v>14.7867</v>
       </c>
       <c r="JE28" s="15" t="n">
-        <v>18.8136</v>
+        <v>20.7623</v>
       </c>
       <c r="JF28" s="15" t="n">
-        <v>23.2817</v>
+        <v>25.4576</v>
       </c>
       <c r="JG28" s="15" t="n">
-        <v>21.8184</v>
+        <v>24.5408</v>
       </c>
       <c r="JH28" s="15" t="n">
         <v>1.9586</v>
       </c>
       <c r="JI28" s="15" t="n">
         <v>-8.233</v>
       </c>
       <c r="JJ28" s="15" t="n">
         <v>-5.697</v>
       </c>
       <c r="JK28" s="15" t="n">
         <v>-6.8664</v>
       </c>
       <c r="JL28" s="15" t="n">
         <v>12.0725</v>
       </c>
       <c r="JM28" s="15" t="n">
         <v>14.9748</v>
       </c>
       <c r="JN28" s="15" t="n">
         <v>-1.3221</v>
       </c>
       <c r="JO28" s="15" t="n">
         <v>10.2005</v>
       </c>
@@ -23776,90 +23776,90 @@
         </is>
       </c>
       <c r="NM28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria (B-E, CNAE 2009)</t>
         </is>
       </c>
       <c r="B29" s="14" t="n">
-        <v>63093.0</v>
+        <v>61218.0</v>
       </c>
       <c r="C29" s="14" t="n">
-        <v>60992.0</v>
+        <v>60156.0</v>
       </c>
       <c r="D29" s="14" t="n">
-        <v>61613.0</v>
+        <v>59840.0</v>
       </c>
       <c r="E29" s="14" t="n">
-        <v>59647.0</v>
+        <v>58757.0</v>
       </c>
       <c r="F29" s="14" t="n">
-        <v>58875.0</v>
+        <v>58791.0</v>
       </c>
       <c r="G29" s="14" t="n">
-        <v>59951.0</v>
+        <v>59022.0</v>
       </c>
       <c r="H29" s="14" t="n">
-        <v>59703.0</v>
+        <v>58692.0</v>
       </c>
       <c r="I29" s="14" t="n">
-        <v>56351.0</v>
+        <v>57198.0</v>
       </c>
       <c r="J29" s="14" t="n">
-        <v>55045.0</v>
+        <v>55978.0</v>
       </c>
       <c r="K29" s="14" t="n">
-        <v>56215.0</v>
+        <v>55653.0</v>
       </c>
       <c r="L29" s="14" t="n">
-        <v>55508.0</v>
+        <v>54889.0</v>
       </c>
       <c r="M29" s="14" t="n">
-        <v>53398.0</v>
+        <v>53458.0</v>
       </c>
       <c r="N29" s="14" t="n">
-        <v>53653.0</v>
+        <v>54191.0</v>
       </c>
       <c r="O29" s="14" t="n">
-        <v>57538.0</v>
+        <v>57101.0</v>
       </c>
       <c r="P29" s="14" t="n">
         <v>58267.0</v>
       </c>
       <c r="Q29" s="14" t="n">
         <v>54991.0</v>
       </c>
       <c r="R29" s="14" t="n">
         <v>52904.0</v>
       </c>
       <c r="S29" s="14" t="n">
         <v>52779.0</v>
       </c>
       <c r="T29" s="14" t="n">
         <v>49624.0</v>
       </c>
       <c r="U29" s="14" t="n">
         <v>45852.0</v>
       </c>
       <c r="V29" s="14" t="n">
         <v>44738.0</v>
       </c>
       <c r="W29" s="14" t="n">
         <v>45248.0</v>
       </c>
@@ -24154,90 +24154,90 @@
       <c r="DP29" s="14" t="n">
         <v>24858.0</v>
       </c>
       <c r="DQ29" s="14" t="n">
         <v>24456.0</v>
       </c>
       <c r="DR29" s="14" t="n">
         <v>23879.0</v>
       </c>
       <c r="DS29" s="14" t="n">
         <v>23646.0</v>
       </c>
       <c r="DT29" s="14" t="n">
         <v>23421.0</v>
       </c>
       <c r="DU29" s="14" t="n">
         <v>22680.0</v>
       </c>
       <c r="DV29" s="14" t="n">
         <v>22591.0</v>
       </c>
       <c r="DW29" s="14" t="n">
         <v>22342.0</v>
       </c>
       <c r="DX29" s="15" t="n">
-        <v>3.4447</v>
+        <v>1.7654</v>
       </c>
       <c r="DY29" s="15" t="n">
-        <v>-1.0079</v>
+        <v>0.5281</v>
       </c>
       <c r="DZ29" s="15" t="n">
-        <v>3.2961</v>
+        <v>1.8432</v>
       </c>
       <c r="EA29" s="15" t="n">
-        <v>1.3113</v>
+        <v>-0.0578</v>
       </c>
       <c r="EB29" s="15" t="n">
-        <v>-1.7948</v>
+        <v>-0.3914</v>
       </c>
       <c r="EC29" s="15" t="n">
-        <v>0.4154</v>
+        <v>0.5623</v>
       </c>
       <c r="ED29" s="15" t="n">
-        <v>5.9484</v>
+        <v>2.612</v>
       </c>
       <c r="EE29" s="15" t="n">
-        <v>2.3726</v>
+        <v>2.1794</v>
       </c>
       <c r="EF29" s="15" t="n">
-        <v>-2.0813</v>
+        <v>0.584</v>
       </c>
       <c r="EG29" s="15" t="n">
-        <v>1.2737</v>
+        <v>1.3919</v>
       </c>
       <c r="EH29" s="15" t="n">
-        <v>3.9515</v>
+        <v>2.6769</v>
       </c>
       <c r="EI29" s="15" t="n">
-        <v>-0.4753</v>
+        <v>-1.3526</v>
       </c>
       <c r="EJ29" s="15" t="n">
-        <v>-6.7521</v>
+        <v>-5.0962</v>
       </c>
       <c r="EK29" s="15" t="n">
-        <v>-1.2511</v>
+        <v>-2.0011</v>
       </c>
       <c r="EL29" s="15" t="n">
         <v>5.9573</v>
       </c>
       <c r="EM29" s="15" t="n">
         <v>3.9449</v>
       </c>
       <c r="EN29" s="15" t="n">
         <v>0.2368</v>
       </c>
       <c r="EO29" s="15" t="n">
         <v>6.3578</v>
       </c>
       <c r="EP29" s="15" t="n">
         <v>8.2265</v>
       </c>
       <c r="EQ29" s="15" t="n">
         <v>2.4901</v>
       </c>
       <c r="ER29" s="15" t="n">
         <v>-1.1271</v>
       </c>
       <c r="ES29" s="15" t="n">
         <v>2.552</v>
       </c>
@@ -24534,90 +24534,90 @@
       </c>
       <c r="IM29" s="15" t="n">
         <v>2.4163</v>
       </c>
       <c r="IN29" s="15" t="n">
         <v>0.9854</v>
       </c>
       <c r="IO29" s="15" t="n">
         <v>0.9607</v>
       </c>
       <c r="IP29" s="15" t="n">
         <v>3.2672</v>
       </c>
       <c r="IQ29" s="15" t="n">
         <v>0.394</v>
       </c>
       <c r="IR29" s="15" t="n">
         <v>1.1145</v>
       </c>
       <c r="IS29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT29" s="15" t="n">
-        <v>7.1643</v>
+        <v>4.1282</v>
       </c>
       <c r="IU29" s="15" t="n">
-        <v>1.7364</v>
+        <v>1.9213</v>
       </c>
       <c r="IV29" s="15" t="n">
-        <v>3.1992</v>
+        <v>1.956</v>
       </c>
       <c r="IW29" s="15" t="n">
-        <v>5.8491</v>
+        <v>2.7256</v>
       </c>
       <c r="IX29" s="15" t="n">
-        <v>6.9579</v>
+        <v>5.0252</v>
       </c>
       <c r="IY29" s="15" t="n">
-        <v>6.6459</v>
+        <v>6.0536</v>
       </c>
       <c r="IZ29" s="15" t="n">
-        <v>7.5575</v>
+        <v>6.9285</v>
       </c>
       <c r="JA29" s="15" t="n">
-        <v>5.5302</v>
+        <v>6.9961</v>
       </c>
       <c r="JB29" s="15" t="n">
-        <v>2.5944</v>
+        <v>3.2976</v>
       </c>
       <c r="JC29" s="15" t="n">
-        <v>-2.2993</v>
+        <v>-2.5359</v>
       </c>
       <c r="JD29" s="15" t="n">
-        <v>-4.7351</v>
+        <v>-5.7974</v>
       </c>
       <c r="JE29" s="15" t="n">
-        <v>-2.8968</v>
+        <v>-2.7877</v>
       </c>
       <c r="JF29" s="15" t="n">
-        <v>1.4158</v>
+        <v>2.4327</v>
       </c>
       <c r="JG29" s="15" t="n">
-        <v>9.0168</v>
+        <v>8.1889</v>
       </c>
       <c r="JH29" s="15" t="n">
         <v>17.417</v>
       </c>
       <c r="JI29" s="15" t="n">
         <v>19.9315</v>
       </c>
       <c r="JJ29" s="15" t="n">
         <v>18.2529</v>
       </c>
       <c r="JK29" s="15" t="n">
         <v>16.6438</v>
       </c>
       <c r="JL29" s="15" t="n">
         <v>12.47</v>
       </c>
       <c r="JM29" s="15" t="n">
         <v>5.356</v>
       </c>
       <c r="JN29" s="15" t="n">
         <v>27.368</v>
       </c>
       <c r="JO29" s="15" t="n">
         <v>11.1117</v>
       </c>
@@ -24927,90 +24927,90 @@
         </is>
       </c>
       <c r="NM29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria. Industria manufacturera (C, CNAE 2009)</t>
         </is>
       </c>
       <c r="B30" s="14" t="n">
-        <v>47230.0</v>
+        <v>46851.0</v>
       </c>
       <c r="C30" s="14" t="n">
-        <v>46121.0</v>
+        <v>46167.0</v>
       </c>
       <c r="D30" s="14" t="n">
-        <v>45346.0</v>
+        <v>45516.0</v>
       </c>
       <c r="E30" s="14" t="n">
-        <v>44726.0</v>
+        <v>44831.0</v>
       </c>
       <c r="F30" s="14" t="n">
-        <v>44501.0</v>
+        <v>44408.0</v>
       </c>
       <c r="G30" s="14" t="n">
-        <v>44207.0</v>
+        <v>44022.0</v>
       </c>
       <c r="H30" s="14" t="n">
-        <v>43334.0</v>
+        <v>43995.0</v>
       </c>
       <c r="I30" s="14" t="n">
-        <v>42835.0</v>
+        <v>42977.0</v>
       </c>
       <c r="J30" s="14" t="n">
-        <v>43316.0</v>
+        <v>42889.0</v>
       </c>
       <c r="K30" s="14" t="n">
-        <v>43411.0</v>
+        <v>42801.0</v>
       </c>
       <c r="L30" s="14" t="n">
-        <v>40804.0</v>
+        <v>41830.0</v>
       </c>
       <c r="M30" s="14" t="n">
-        <v>41078.0</v>
+        <v>40646.0</v>
       </c>
       <c r="N30" s="14" t="n">
-        <v>40405.0</v>
+        <v>39980.0</v>
       </c>
       <c r="O30" s="14" t="n">
-        <v>41733.0</v>
+        <v>41408.0</v>
       </c>
       <c r="P30" s="14" t="n">
         <v>39571.0</v>
       </c>
       <c r="Q30" s="14" t="n">
         <v>38373.0</v>
       </c>
       <c r="R30" s="14" t="n">
         <v>37333.0</v>
       </c>
       <c r="S30" s="14" t="n">
         <v>36453.0</v>
       </c>
       <c r="T30" s="14" t="n">
         <v>35553.0</v>
       </c>
       <c r="U30" s="14" t="n">
         <v>35257.0</v>
       </c>
       <c r="V30" s="14" t="n">
         <v>33843.0</v>
       </c>
       <c r="W30" s="14" t="n">
         <v>34413.0</v>
       </c>
@@ -25305,90 +25305,90 @@
       <c r="DP30" s="14" t="n">
         <v>20649.0</v>
       </c>
       <c r="DQ30" s="14" t="n">
         <v>20255.0</v>
       </c>
       <c r="DR30" s="14" t="n">
         <v>19702.0</v>
       </c>
       <c r="DS30" s="14" t="n">
         <v>19444.0</v>
       </c>
       <c r="DT30" s="14" t="n">
         <v>19357.0</v>
       </c>
       <c r="DU30" s="14" t="n">
         <v>18697.0</v>
       </c>
       <c r="DV30" s="14" t="n">
         <v>18536.0</v>
       </c>
       <c r="DW30" s="14" t="n">
         <v>18371.0</v>
       </c>
       <c r="DX30" s="15" t="n">
-        <v>2.4045</v>
+        <v>1.4816</v>
       </c>
       <c r="DY30" s="15" t="n">
-        <v>1.7091</v>
+        <v>1.4303</v>
       </c>
       <c r="DZ30" s="15" t="n">
-        <v>1.3862</v>
+        <v>1.528</v>
       </c>
       <c r="EA30" s="15" t="n">
-        <v>0.5056</v>
+        <v>0.9525</v>
       </c>
       <c r="EB30" s="15" t="n">
-        <v>0.6651</v>
+        <v>0.8768</v>
       </c>
       <c r="EC30" s="15" t="n">
-        <v>2.0146</v>
+        <v>0.0614</v>
       </c>
       <c r="ED30" s="15" t="n">
-        <v>1.1649</v>
+        <v>2.3687</v>
       </c>
       <c r="EE30" s="15" t="n">
-        <v>-1.1104</v>
+        <v>0.2052</v>
       </c>
       <c r="EF30" s="15" t="n">
-        <v>-0.2188</v>
+        <v>0.2056</v>
       </c>
       <c r="EG30" s="15" t="n">
-        <v>6.3891</v>
+        <v>2.3213</v>
       </c>
       <c r="EH30" s="15" t="n">
-        <v>-0.667</v>
+        <v>2.913</v>
       </c>
       <c r="EI30" s="15" t="n">
-        <v>1.6656</v>
+        <v>1.6658</v>
       </c>
       <c r="EJ30" s="15" t="n">
-        <v>-3.1821</v>
+        <v>-3.4486</v>
       </c>
       <c r="EK30" s="15" t="n">
-        <v>5.4636</v>
+        <v>4.6423</v>
       </c>
       <c r="EL30" s="15" t="n">
         <v>3.122</v>
       </c>
       <c r="EM30" s="15" t="n">
         <v>2.7857</v>
       </c>
       <c r="EN30" s="15" t="n">
         <v>2.4141</v>
       </c>
       <c r="EO30" s="15" t="n">
         <v>2.5314</v>
       </c>
       <c r="EP30" s="15" t="n">
         <v>0.8395</v>
       </c>
       <c r="EQ30" s="15" t="n">
         <v>4.1781</v>
       </c>
       <c r="ER30" s="15" t="n">
         <v>-1.6564</v>
       </c>
       <c r="ES30" s="15" t="n">
         <v>2.441</v>
       </c>
@@ -25685,90 +25685,90 @@
       </c>
       <c r="IM30" s="15" t="n">
         <v>2.8068</v>
       </c>
       <c r="IN30" s="15" t="n">
         <v>1.3269</v>
       </c>
       <c r="IO30" s="15" t="n">
         <v>0.4494</v>
       </c>
       <c r="IP30" s="15" t="n">
         <v>3.53</v>
       </c>
       <c r="IQ30" s="15" t="n">
         <v>0.8686</v>
       </c>
       <c r="IR30" s="15" t="n">
         <v>0.8982</v>
       </c>
       <c r="IS30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT30" s="15" t="n">
-        <v>6.1324</v>
+        <v>5.5013</v>
       </c>
       <c r="IU30" s="15" t="n">
-        <v>4.3296</v>
+        <v>4.8726</v>
       </c>
       <c r="IV30" s="15" t="n">
-        <v>4.643</v>
+        <v>3.4572</v>
       </c>
       <c r="IW30" s="15" t="n">
-        <v>4.4146</v>
+        <v>4.3139</v>
       </c>
       <c r="IX30" s="15" t="n">
-        <v>2.7357</v>
+        <v>3.5417</v>
       </c>
       <c r="IY30" s="15" t="n">
-        <v>1.8336</v>
+        <v>2.8527</v>
       </c>
       <c r="IZ30" s="15" t="n">
-        <v>6.2004</v>
+        <v>5.1757</v>
       </c>
       <c r="JA30" s="15" t="n">
-        <v>4.2772</v>
+        <v>5.7349</v>
       </c>
       <c r="JB30" s="15" t="n">
-        <v>7.2046</v>
+        <v>7.2761</v>
       </c>
       <c r="JC30" s="15" t="n">
-        <v>4.0208</v>
+        <v>3.3641</v>
       </c>
       <c r="JD30" s="15" t="n">
-        <v>3.1159</v>
+        <v>5.7087</v>
       </c>
       <c r="JE30" s="15" t="n">
-        <v>7.0492</v>
+        <v>5.9234</v>
       </c>
       <c r="JF30" s="15" t="n">
-        <v>8.2286</v>
+        <v>7.0902</v>
       </c>
       <c r="JG30" s="15" t="n">
-        <v>14.4844</v>
+        <v>13.5928</v>
       </c>
       <c r="JH30" s="15" t="n">
         <v>11.3014</v>
       </c>
       <c r="JI30" s="15" t="n">
         <v>8.838</v>
       </c>
       <c r="JJ30" s="15" t="n">
         <v>10.3123</v>
       </c>
       <c r="JK30" s="15" t="n">
         <v>5.928</v>
       </c>
       <c r="JL30" s="15" t="n">
         <v>5.8345</v>
       </c>
       <c r="JM30" s="15" t="n">
         <v>7.6287</v>
       </c>
       <c r="JN30" s="15" t="n">
         <v>34.2763</v>
       </c>
       <c r="JO30" s="15" t="n">
         <v>11.0061</v>
       </c>
@@ -26078,90 +26078,90 @@
         </is>
       </c>
       <c r="NM30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Construcción (F, CNAE 2009)</t>
         </is>
       </c>
       <c r="B31" s="14" t="n">
-        <v>23788.0</v>
+        <v>23958.0</v>
       </c>
       <c r="C31" s="14" t="n">
-        <v>23543.0</v>
+        <v>23717.0</v>
       </c>
       <c r="D31" s="14" t="n">
-        <v>23449.0</v>
+        <v>23687.0</v>
       </c>
       <c r="E31" s="14" t="n">
-        <v>22899.0</v>
+        <v>23004.0</v>
       </c>
       <c r="F31" s="14" t="n">
-        <v>22503.0</v>
+        <v>22342.0</v>
       </c>
       <c r="G31" s="14" t="n">
-        <v>21332.0</v>
+        <v>21559.0</v>
       </c>
       <c r="H31" s="14" t="n">
-        <v>20769.0</v>
+        <v>20942.0</v>
       </c>
       <c r="I31" s="14" t="n">
-        <v>20713.0</v>
+        <v>20300.0</v>
       </c>
       <c r="J31" s="14" t="n">
-        <v>21062.0</v>
+        <v>20225.0</v>
       </c>
       <c r="K31" s="14" t="n">
-        <v>20299.0</v>
+        <v>20165.0</v>
       </c>
       <c r="L31" s="14" t="n">
-        <v>19862.0</v>
+        <v>19884.0</v>
       </c>
       <c r="M31" s="14" t="n">
-        <v>19909.0</v>
+        <v>19576.0</v>
       </c>
       <c r="N31" s="14" t="n">
-        <v>19964.0</v>
+        <v>19427.0</v>
       </c>
       <c r="O31" s="14" t="n">
-        <v>19084.0</v>
+        <v>19268.0</v>
       </c>
       <c r="P31" s="14" t="n">
         <v>18798.0</v>
       </c>
       <c r="Q31" s="14" t="n">
         <v>18756.0</v>
       </c>
       <c r="R31" s="14" t="n">
         <v>18211.0</v>
       </c>
       <c r="S31" s="14" t="n">
         <v>17300.0</v>
       </c>
       <c r="T31" s="14" t="n">
         <v>16703.0</v>
       </c>
       <c r="U31" s="14" t="n">
         <v>16446.0</v>
       </c>
       <c r="V31" s="14" t="n">
         <v>16487.0</v>
       </c>
       <c r="W31" s="14" t="n">
         <v>15908.0</v>
       </c>
@@ -26456,90 +26456,90 @@
       <c r="DP31" s="14" t="n">
         <v>10281.0</v>
       </c>
       <c r="DQ31" s="14" t="n">
         <v>10269.0</v>
       </c>
       <c r="DR31" s="14" t="n">
         <v>10055.0</v>
       </c>
       <c r="DS31" s="14" t="n">
         <v>10021.0</v>
       </c>
       <c r="DT31" s="14" t="n">
         <v>10035.0</v>
       </c>
       <c r="DU31" s="14" t="n">
         <v>9825.0</v>
       </c>
       <c r="DV31" s="14" t="n">
         <v>9842.0</v>
       </c>
       <c r="DW31" s="14" t="n">
         <v>9812.0</v>
       </c>
       <c r="DX31" s="15" t="n">
-        <v>1.0406</v>
+        <v>1.0161</v>
       </c>
       <c r="DY31" s="15" t="n">
-        <v>0.4009</v>
+        <v>0.1267</v>
       </c>
       <c r="DZ31" s="15" t="n">
-        <v>2.4019</v>
+        <v>2.969</v>
       </c>
       <c r="EA31" s="15" t="n">
-        <v>1.7598</v>
+        <v>2.963</v>
       </c>
       <c r="EB31" s="15" t="n">
-        <v>5.4894</v>
+        <v>3.6319</v>
       </c>
       <c r="EC31" s="15" t="n">
-        <v>2.7108</v>
+        <v>2.9462</v>
       </c>
       <c r="ED31" s="15" t="n">
-        <v>0.2704</v>
+        <v>3.1626</v>
       </c>
       <c r="EE31" s="15" t="n">
-        <v>-1.657</v>
+        <v>0.3708</v>
       </c>
       <c r="EF31" s="15" t="n">
-        <v>3.7588</v>
+        <v>0.2975</v>
       </c>
       <c r="EG31" s="15" t="n">
-        <v>2.2002</v>
+        <v>1.4132</v>
       </c>
       <c r="EH31" s="15" t="n">
-        <v>-0.2361</v>
+        <v>1.5734</v>
       </c>
       <c r="EI31" s="15" t="n">
-        <v>-0.2755</v>
+        <v>0.767</v>
       </c>
       <c r="EJ31" s="15" t="n">
-        <v>4.6112</v>
+        <v>0.8252</v>
       </c>
       <c r="EK31" s="15" t="n">
-        <v>1.5214</v>
+        <v>2.5003</v>
       </c>
       <c r="EL31" s="15" t="n">
         <v>0.2239</v>
       </c>
       <c r="EM31" s="15" t="n">
         <v>2.9927</v>
       </c>
       <c r="EN31" s="15" t="n">
         <v>5.2659</v>
       </c>
       <c r="EO31" s="15" t="n">
         <v>3.5742</v>
       </c>
       <c r="EP31" s="15" t="n">
         <v>1.5627</v>
       </c>
       <c r="EQ31" s="15" t="n">
         <v>-0.2487</v>
       </c>
       <c r="ER31" s="15" t="n">
         <v>3.6397</v>
       </c>
       <c r="ES31" s="15" t="n">
         <v>-3.6112</v>
       </c>
@@ -26836,90 +26836,90 @@
       </c>
       <c r="IM31" s="15" t="n">
         <v>2.1283</v>
       </c>
       <c r="IN31" s="15" t="n">
         <v>0.3393</v>
       </c>
       <c r="IO31" s="15" t="n">
         <v>-0.1395</v>
       </c>
       <c r="IP31" s="15" t="n">
         <v>2.1374</v>
       </c>
       <c r="IQ31" s="15" t="n">
         <v>-0.1727</v>
       </c>
       <c r="IR31" s="15" t="n">
         <v>0.3057</v>
       </c>
       <c r="IS31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT31" s="15" t="n">
-        <v>5.7103</v>
+        <v>7.233</v>
       </c>
       <c r="IU31" s="15" t="n">
-        <v>10.3647</v>
+        <v>10.0097</v>
       </c>
       <c r="IV31" s="15" t="n">
-        <v>12.9038</v>
+        <v>13.1076</v>
       </c>
       <c r="IW31" s="15" t="n">
-        <v>10.5538</v>
+        <v>13.3202</v>
       </c>
       <c r="IX31" s="15" t="n">
-        <v>6.8417</v>
+        <v>10.4672</v>
       </c>
       <c r="IY31" s="15" t="n">
-        <v>5.0889</v>
+        <v>6.913</v>
       </c>
       <c r="IZ31" s="15" t="n">
-        <v>4.5665</v>
+        <v>5.3209</v>
       </c>
       <c r="JA31" s="15" t="n">
-        <v>4.0384</v>
+        <v>3.6984</v>
       </c>
       <c r="JB31" s="15" t="n">
-        <v>5.4999</v>
+        <v>4.1077</v>
       </c>
       <c r="JC31" s="15" t="n">
-        <v>6.3666</v>
+        <v>4.6554</v>
       </c>
       <c r="JD31" s="15" t="n">
-        <v>5.6602</v>
+        <v>5.7772</v>
       </c>
       <c r="JE31" s="15" t="n">
-        <v>6.1474</v>
+        <v>4.3719</v>
       </c>
       <c r="JF31" s="15" t="n">
-        <v>9.6261</v>
+        <v>6.6773</v>
       </c>
       <c r="JG31" s="15" t="n">
-        <v>10.3121</v>
+        <v>11.3757</v>
       </c>
       <c r="JH31" s="15" t="n">
         <v>12.5427</v>
       </c>
       <c r="JI31" s="15" t="n">
         <v>14.046</v>
       </c>
       <c r="JJ31" s="15" t="n">
         <v>10.4567</v>
       </c>
       <c r="JK31" s="15" t="n">
         <v>8.7503</v>
       </c>
       <c r="JL31" s="15" t="n">
         <v>1.2058</v>
       </c>
       <c r="JM31" s="15" t="n">
         <v>-1.1362</v>
       </c>
       <c r="JN31" s="15" t="n">
         <v>17.8232</v>
       </c>
       <c r="JO31" s="15" t="n">
         <v>-3.9836</v>
       </c>
@@ -27229,90 +27229,90 @@
         </is>
       </c>
       <c r="NM31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios (G-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B32" s="14" t="n">
-        <v>301559.0</v>
+        <v>301848.0</v>
       </c>
       <c r="C32" s="14" t="n">
-        <v>300210.0</v>
+        <v>300592.0</v>
       </c>
       <c r="D32" s="14" t="n">
-        <v>297440.0</v>
+        <v>298401.0</v>
       </c>
       <c r="E32" s="14" t="n">
-        <v>288747.0</v>
+        <v>290099.0</v>
       </c>
       <c r="F32" s="14" t="n">
-        <v>285125.0</v>
+        <v>286430.0</v>
       </c>
       <c r="G32" s="14" t="n">
-        <v>281973.0</v>
+        <v>283162.0</v>
       </c>
       <c r="H32" s="14" t="n">
-        <v>279693.0</v>
+        <v>281683.0</v>
       </c>
       <c r="I32" s="14" t="n">
-        <v>276301.0</v>
+        <v>277078.0</v>
       </c>
       <c r="J32" s="14" t="n">
-        <v>272732.0</v>
+        <v>274506.0</v>
       </c>
       <c r="K32" s="14" t="n">
-        <v>269808.0</v>
+        <v>271733.0</v>
       </c>
       <c r="L32" s="14" t="n">
-        <v>267773.0</v>
+        <v>267142.0</v>
       </c>
       <c r="M32" s="14" t="n">
-        <v>258158.0</v>
+        <v>257701.0</v>
       </c>
       <c r="N32" s="14" t="n">
-        <v>252434.0</v>
+        <v>252831.0</v>
       </c>
       <c r="O32" s="14" t="n">
-        <v>250435.0</v>
+        <v>250305.0</v>
       </c>
       <c r="P32" s="14" t="n">
         <v>247899.0</v>
       </c>
       <c r="Q32" s="14" t="n">
         <v>232147.0</v>
       </c>
       <c r="R32" s="14" t="n">
         <v>227788.0</v>
       </c>
       <c r="S32" s="14" t="n">
         <v>222272.0</v>
       </c>
       <c r="T32" s="14" t="n">
         <v>218408.0</v>
       </c>
       <c r="U32" s="14" t="n">
         <v>209140.0</v>
       </c>
       <c r="V32" s="14" t="n">
         <v>203891.0</v>
       </c>
       <c r="W32" s="14" t="n">
         <v>201949.0</v>
       </c>
@@ -27607,90 +27607,90 @@
       <c r="DP32" s="14" t="n">
         <v>74722.0</v>
       </c>
       <c r="DQ32" s="14" t="n">
         <v>73986.0</v>
       </c>
       <c r="DR32" s="14" t="n">
         <v>72608.0</v>
       </c>
       <c r="DS32" s="14" t="n">
         <v>71345.0</v>
       </c>
       <c r="DT32" s="14" t="n">
         <v>71437.0</v>
       </c>
       <c r="DU32" s="14" t="n">
         <v>69621.0</v>
       </c>
       <c r="DV32" s="14" t="n">
         <v>68756.0</v>
       </c>
       <c r="DW32" s="14" t="n">
         <v>67821.0</v>
       </c>
       <c r="DX32" s="15" t="n">
-        <v>0.4494</v>
+        <v>0.4178</v>
       </c>
       <c r="DY32" s="15" t="n">
-        <v>0.9313</v>
+        <v>0.7342</v>
       </c>
       <c r="DZ32" s="15" t="n">
-        <v>3.0106</v>
+        <v>2.8618</v>
       </c>
       <c r="EA32" s="15" t="n">
-        <v>1.2703</v>
+        <v>1.2809</v>
       </c>
       <c r="EB32" s="15" t="n">
-        <v>1.1178</v>
+        <v>1.1541</v>
       </c>
       <c r="EC32" s="15" t="n">
-        <v>0.8152</v>
+        <v>0.5251</v>
       </c>
       <c r="ED32" s="15" t="n">
-        <v>1.2276</v>
+        <v>1.662</v>
       </c>
       <c r="EE32" s="15" t="n">
-        <v>1.3086</v>
+        <v>0.937</v>
       </c>
       <c r="EF32" s="15" t="n">
-        <v>1.0837</v>
+        <v>1.0205</v>
       </c>
       <c r="EG32" s="15" t="n">
-        <v>0.76</v>
+        <v>1.7186</v>
       </c>
       <c r="EH32" s="15" t="n">
-        <v>3.7245</v>
+        <v>3.6635</v>
       </c>
       <c r="EI32" s="15" t="n">
-        <v>2.2675</v>
+        <v>1.9262</v>
       </c>
       <c r="EJ32" s="15" t="n">
-        <v>0.7982</v>
+        <v>1.0092</v>
       </c>
       <c r="EK32" s="15" t="n">
-        <v>1.023</v>
+        <v>0.9706</v>
       </c>
       <c r="EL32" s="15" t="n">
         <v>6.7854</v>
       </c>
       <c r="EM32" s="15" t="n">
         <v>1.9136</v>
       </c>
       <c r="EN32" s="15" t="n">
         <v>2.4816</v>
       </c>
       <c r="EO32" s="15" t="n">
         <v>1.7692</v>
       </c>
       <c r="EP32" s="15" t="n">
         <v>4.4315</v>
       </c>
       <c r="EQ32" s="15" t="n">
         <v>2.5744</v>
       </c>
       <c r="ER32" s="15" t="n">
         <v>0.9616</v>
       </c>
       <c r="ES32" s="15" t="n">
         <v>2.0068</v>
       </c>
@@ -27987,90 +27987,90 @@
       </c>
       <c r="IM32" s="15" t="n">
         <v>1.8979</v>
       </c>
       <c r="IN32" s="15" t="n">
         <v>1.7703</v>
       </c>
       <c r="IO32" s="15" t="n">
         <v>-0.1288</v>
       </c>
       <c r="IP32" s="15" t="n">
         <v>2.6084</v>
       </c>
       <c r="IQ32" s="15" t="n">
         <v>1.2581</v>
       </c>
       <c r="IR32" s="15" t="n">
         <v>1.3786</v>
       </c>
       <c r="IS32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT32" s="15" t="n">
-        <v>5.7638</v>
+        <v>5.3828</v>
       </c>
       <c r="IU32" s="15" t="n">
-        <v>6.4676</v>
+        <v>6.1555</v>
       </c>
       <c r="IV32" s="15" t="n">
-        <v>6.3452</v>
+        <v>5.935</v>
       </c>
       <c r="IW32" s="15" t="n">
-        <v>4.5045</v>
+        <v>4.6994</v>
       </c>
       <c r="IX32" s="15" t="n">
-        <v>4.544</v>
+        <v>4.3438</v>
       </c>
       <c r="IY32" s="15" t="n">
-        <v>4.5088</v>
+        <v>4.206</v>
       </c>
       <c r="IZ32" s="15" t="n">
-        <v>4.4515</v>
+        <v>5.4432</v>
       </c>
       <c r="JA32" s="15" t="n">
-        <v>7.0279</v>
+        <v>7.5192</v>
       </c>
       <c r="JB32" s="15" t="n">
-        <v>8.0409</v>
+        <v>8.5729</v>
       </c>
       <c r="JC32" s="15" t="n">
-        <v>7.7357</v>
+        <v>8.5608</v>
       </c>
       <c r="JD32" s="15" t="n">
-        <v>8.017</v>
+        <v>7.7624</v>
       </c>
       <c r="JE32" s="15" t="n">
-        <v>11.2045</v>
+        <v>11.0077</v>
       </c>
       <c r="JF32" s="15" t="n">
-        <v>10.8197</v>
+        <v>10.994</v>
       </c>
       <c r="JG32" s="15" t="n">
-        <v>12.6705</v>
+        <v>12.612</v>
       </c>
       <c r="JH32" s="15" t="n">
         <v>13.5027</v>
       </c>
       <c r="JI32" s="15" t="n">
         <v>11.0008</v>
       </c>
       <c r="JJ32" s="15" t="n">
         <v>11.7205</v>
       </c>
       <c r="JK32" s="15" t="n">
         <v>10.0634</v>
       </c>
       <c r="JL32" s="15" t="n">
         <v>10.3204</v>
       </c>
       <c r="JM32" s="15" t="n">
         <v>7.8269</v>
       </c>
       <c r="JN32" s="15" t="n">
         <v>19.0326</v>
       </c>
       <c r="JO32" s="15" t="n">
         <v>-3.4213</v>
       </c>
@@ -28380,90 +28380,90 @@
         </is>
       </c>
       <c r="NM32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Comercio, transporte y hostelería (G-I, CNAE 2009)</t>
         </is>
       </c>
       <c r="B33" s="14" t="n">
-        <v>99788.0</v>
+        <v>98146.0</v>
       </c>
       <c r="C33" s="14" t="n">
-        <v>99108.0</v>
+        <v>97394.0</v>
       </c>
       <c r="D33" s="14" t="n">
-        <v>96139.0</v>
+        <v>95375.0</v>
       </c>
       <c r="E33" s="14" t="n">
-        <v>94242.0</v>
+        <v>93782.0</v>
       </c>
       <c r="F33" s="14" t="n">
-        <v>93293.0</v>
+        <v>92293.0</v>
       </c>
       <c r="G33" s="14" t="n">
-        <v>91102.0</v>
+        <v>90356.0</v>
       </c>
       <c r="H33" s="14" t="n">
-        <v>87929.0</v>
+        <v>90029.0</v>
       </c>
       <c r="I33" s="14" t="n">
-        <v>87131.0</v>
+        <v>87784.0</v>
       </c>
       <c r="J33" s="14" t="n">
-        <v>88266.0</v>
+        <v>87333.0</v>
       </c>
       <c r="K33" s="14" t="n">
-        <v>86252.0</v>
+        <v>85404.0</v>
       </c>
       <c r="L33" s="14" t="n">
-        <v>82924.0</v>
+        <v>84215.0</v>
       </c>
       <c r="M33" s="14" t="n">
-        <v>79214.0</v>
+        <v>81180.0</v>
       </c>
       <c r="N33" s="14" t="n">
-        <v>80803.0</v>
+        <v>79800.0</v>
       </c>
       <c r="O33" s="14" t="n">
-        <v>81303.0</v>
+        <v>78694.0</v>
       </c>
       <c r="P33" s="14" t="n">
         <v>78356.0</v>
       </c>
       <c r="Q33" s="14" t="n">
         <v>71787.0</v>
       </c>
       <c r="R33" s="14" t="n">
         <v>73646.0</v>
       </c>
       <c r="S33" s="14" t="n">
         <v>69581.0</v>
       </c>
       <c r="T33" s="14" t="n">
         <v>68050.0</v>
       </c>
       <c r="U33" s="14" t="n">
         <v>62109.0</v>
       </c>
       <c r="V33" s="14" t="n">
         <v>60500.0</v>
       </c>
       <c r="W33" s="14" t="n">
         <v>57749.0</v>
       </c>
@@ -28758,90 +28758,90 @@
       <c r="DP33" s="14" t="n">
         <v>27698.0</v>
       </c>
       <c r="DQ33" s="14" t="n">
         <v>27655.0</v>
       </c>
       <c r="DR33" s="14" t="n">
         <v>27142.0</v>
       </c>
       <c r="DS33" s="14" t="n">
         <v>26753.0</v>
       </c>
       <c r="DT33" s="14" t="n">
         <v>27060.0</v>
       </c>
       <c r="DU33" s="14" t="n">
         <v>26391.0</v>
       </c>
       <c r="DV33" s="14" t="n">
         <v>26307.0</v>
       </c>
       <c r="DW33" s="14" t="n">
         <v>25942.0</v>
       </c>
       <c r="DX33" s="15" t="n">
-        <v>0.6861</v>
+        <v>0.7721</v>
       </c>
       <c r="DY33" s="15" t="n">
-        <v>3.0882</v>
+        <v>2.1169</v>
       </c>
       <c r="DZ33" s="15" t="n">
-        <v>2.0129</v>
+        <v>1.6986</v>
       </c>
       <c r="EA33" s="15" t="n">
-        <v>1.0172</v>
+        <v>1.6133</v>
       </c>
       <c r="EB33" s="15" t="n">
-        <v>2.405</v>
+        <v>2.1437</v>
       </c>
       <c r="EC33" s="15" t="n">
-        <v>3.6086</v>
+        <v>0.3632</v>
       </c>
       <c r="ED33" s="15" t="n">
-        <v>0.9159</v>
+        <v>2.5574</v>
       </c>
       <c r="EE33" s="15" t="n">
-        <v>-1.2859</v>
+        <v>0.5164</v>
       </c>
       <c r="EF33" s="15" t="n">
-        <v>2.335</v>
+        <v>2.2587</v>
       </c>
       <c r="EG33" s="15" t="n">
-        <v>4.0133</v>
+        <v>1.4119</v>
       </c>
       <c r="EH33" s="15" t="n">
-        <v>4.6835</v>
+        <v>3.7386</v>
       </c>
       <c r="EI33" s="15" t="n">
-        <v>-1.9665</v>
+        <v>1.7293</v>
       </c>
       <c r="EJ33" s="15" t="n">
-        <v>-0.615</v>
+        <v>1.4054</v>
       </c>
       <c r="EK33" s="15" t="n">
-        <v>3.761</v>
+        <v>0.4314</v>
       </c>
       <c r="EL33" s="15" t="n">
         <v>9.1507</v>
       </c>
       <c r="EM33" s="15" t="n">
         <v>-2.5242</v>
       </c>
       <c r="EN33" s="15" t="n">
         <v>5.8421</v>
       </c>
       <c r="EO33" s="15" t="n">
         <v>2.2498</v>
       </c>
       <c r="EP33" s="15" t="n">
         <v>9.5654</v>
       </c>
       <c r="EQ33" s="15" t="n">
         <v>2.6595</v>
       </c>
       <c r="ER33" s="15" t="n">
         <v>4.7637</v>
       </c>
       <c r="ES33" s="15" t="n">
         <v>5.9109</v>
       </c>
@@ -29138,90 +29138,90 @@
       </c>
       <c r="IM33" s="15" t="n">
         <v>1.8901</v>
       </c>
       <c r="IN33" s="15" t="n">
         <v>1.454</v>
       </c>
       <c r="IO33" s="15" t="n">
         <v>-1.1345</v>
       </c>
       <c r="IP33" s="15" t="n">
         <v>2.535</v>
       </c>
       <c r="IQ33" s="15" t="n">
         <v>0.3193</v>
       </c>
       <c r="IR33" s="15" t="n">
         <v>1.407</v>
       </c>
       <c r="IS33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT33" s="15" t="n">
-        <v>6.9619</v>
+        <v>6.3418</v>
       </c>
       <c r="IU33" s="15" t="n">
-        <v>8.788</v>
+        <v>7.7892</v>
       </c>
       <c r="IV33" s="15" t="n">
-        <v>9.3371</v>
+        <v>5.9381</v>
       </c>
       <c r="IW33" s="15" t="n">
-        <v>8.1613</v>
+        <v>6.8327</v>
       </c>
       <c r="IX33" s="15" t="n">
-        <v>5.6953</v>
+        <v>5.6794</v>
       </c>
       <c r="IY33" s="15" t="n">
-        <v>5.6231</v>
+        <v>5.7983</v>
       </c>
       <c r="IZ33" s="15" t="n">
-        <v>6.0356</v>
+        <v>6.9038</v>
       </c>
       <c r="JA33" s="15" t="n">
-        <v>9.9944</v>
+        <v>8.135</v>
       </c>
       <c r="JB33" s="15" t="n">
-        <v>9.236</v>
+        <v>9.4398</v>
       </c>
       <c r="JC33" s="15" t="n">
-        <v>6.0871</v>
+        <v>8.5267</v>
       </c>
       <c r="JD33" s="15" t="n">
-        <v>5.8298</v>
+        <v>7.4774</v>
       </c>
       <c r="JE33" s="15" t="n">
-        <v>10.3459</v>
+        <v>13.0845</v>
       </c>
       <c r="JF33" s="15" t="n">
-        <v>9.7181</v>
+        <v>8.3562</v>
       </c>
       <c r="JG33" s="15" t="n">
-        <v>16.8466</v>
+        <v>13.097</v>
       </c>
       <c r="JH33" s="15" t="n">
         <v>15.1447</v>
       </c>
       <c r="JI33" s="15" t="n">
         <v>15.5823</v>
       </c>
       <c r="JJ33" s="15" t="n">
         <v>21.7289</v>
       </c>
       <c r="JK33" s="15" t="n">
         <v>20.4887</v>
       </c>
       <c r="JL33" s="15" t="n">
         <v>24.8028</v>
       </c>
       <c r="JM33" s="15" t="n">
         <v>17.5439</v>
       </c>
       <c r="JN33" s="15" t="n">
         <v>49.9009</v>
       </c>
       <c r="JO33" s="15" t="n">
         <v>-7.7875</v>
       </c>
@@ -29531,90 +29531,90 @@
         </is>
       </c>
       <c r="NM33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Información y comunicaciones (J, CNAE 2009)</t>
         </is>
       </c>
       <c r="B34" s="14" t="n">
-        <v>16257.0</v>
+        <v>17311.0</v>
       </c>
       <c r="C34" s="14" t="n">
-        <v>16065.0</v>
+        <v>17041.0</v>
       </c>
       <c r="D34" s="14" t="n">
-        <v>16064.0</v>
+        <v>16758.0</v>
       </c>
       <c r="E34" s="14" t="n">
-        <v>15737.0</v>
+        <v>16348.0</v>
       </c>
       <c r="F34" s="14" t="n">
-        <v>15254.0</v>
+        <v>16036.0</v>
       </c>
       <c r="G34" s="14" t="n">
-        <v>14764.0</v>
+        <v>15698.0</v>
       </c>
       <c r="H34" s="14" t="n">
-        <v>15024.0</v>
+        <v>15468.0</v>
       </c>
       <c r="I34" s="14" t="n">
-        <v>14895.0</v>
+        <v>15148.0</v>
       </c>
       <c r="J34" s="14" t="n">
-        <v>14680.0</v>
+        <v>14898.0</v>
       </c>
       <c r="K34" s="14" t="n">
-        <v>14231.0</v>
+        <v>14655.0</v>
       </c>
       <c r="L34" s="14" t="n">
-        <v>14510.0</v>
+        <v>14469.0</v>
       </c>
       <c r="M34" s="14" t="n">
-        <v>14142.0</v>
+        <v>14034.0</v>
       </c>
       <c r="N34" s="14" t="n">
-        <v>13966.0</v>
+        <v>13776.0</v>
       </c>
       <c r="O34" s="14" t="n">
-        <v>13227.0</v>
+        <v>13510.0</v>
       </c>
       <c r="P34" s="14" t="n">
         <v>13228.0</v>
       </c>
       <c r="Q34" s="14" t="n">
         <v>12601.0</v>
       </c>
       <c r="R34" s="14" t="n">
         <v>12170.0</v>
       </c>
       <c r="S34" s="14" t="n">
         <v>11633.0</v>
       </c>
       <c r="T34" s="14" t="n">
         <v>11202.0</v>
       </c>
       <c r="U34" s="14" t="n">
         <v>10853.0</v>
       </c>
       <c r="V34" s="14" t="n">
         <v>11042.0</v>
       </c>
       <c r="W34" s="14" t="n">
         <v>10461.0</v>
       </c>
@@ -29909,90 +29909,90 @@
       <c r="DP34" s="14" t="n">
         <v>4618.0</v>
       </c>
       <c r="DQ34" s="14" t="n">
         <v>4494.0</v>
       </c>
       <c r="DR34" s="14" t="n">
         <v>4420.0</v>
       </c>
       <c r="DS34" s="14" t="n">
         <v>4301.0</v>
       </c>
       <c r="DT34" s="14" t="n">
         <v>4209.0</v>
       </c>
       <c r="DU34" s="14" t="n">
         <v>4085.0</v>
       </c>
       <c r="DV34" s="14" t="n">
         <v>3973.0</v>
       </c>
       <c r="DW34" s="14" t="n">
         <v>3878.0</v>
       </c>
       <c r="DX34" s="15" t="n">
-        <v>1.1951</v>
+        <v>1.5844</v>
       </c>
       <c r="DY34" s="15" t="n">
-        <v>0.0062</v>
+        <v>1.6887</v>
       </c>
       <c r="DZ34" s="15" t="n">
-        <v>2.0779</v>
+        <v>2.508</v>
       </c>
       <c r="EA34" s="15" t="n">
-        <v>3.1664</v>
+        <v>1.9456</v>
       </c>
       <c r="EB34" s="15" t="n">
-        <v>3.3189</v>
+        <v>2.1531</v>
       </c>
       <c r="EC34" s="15" t="n">
-        <v>-1.7306</v>
+        <v>1.4869</v>
       </c>
       <c r="ED34" s="15" t="n">
-        <v>0.8661</v>
+        <v>2.1125</v>
       </c>
       <c r="EE34" s="15" t="n">
-        <v>1.4646</v>
+        <v>1.6781</v>
       </c>
       <c r="EF34" s="15" t="n">
-        <v>3.1551</v>
+        <v>1.6581</v>
       </c>
       <c r="EG34" s="15" t="n">
-        <v>-1.9228</v>
+        <v>1.2855</v>
       </c>
       <c r="EH34" s="15" t="n">
-        <v>2.6022</v>
+        <v>3.0996</v>
       </c>
       <c r="EI34" s="15" t="n">
-        <v>1.2602</v>
+        <v>1.8728</v>
       </c>
       <c r="EJ34" s="15" t="n">
-        <v>5.5871</v>
+        <v>1.9689</v>
       </c>
       <c r="EK34" s="15" t="n">
-        <v>-0.0076</v>
+        <v>2.1318</v>
       </c>
       <c r="EL34" s="15" t="n">
         <v>4.9758</v>
       </c>
       <c r="EM34" s="15" t="n">
         <v>3.5415</v>
       </c>
       <c r="EN34" s="15" t="n">
         <v>4.6162</v>
       </c>
       <c r="EO34" s="15" t="n">
         <v>3.8475</v>
       </c>
       <c r="EP34" s="15" t="n">
         <v>3.2157</v>
       </c>
       <c r="EQ34" s="15" t="n">
         <v>-1.7116</v>
       </c>
       <c r="ER34" s="15" t="n">
         <v>5.554</v>
       </c>
       <c r="ES34" s="15" t="n">
         <v>2.1083</v>
       </c>
@@ -30289,90 +30289,90 @@
       </c>
       <c r="IM34" s="15" t="n">
         <v>1.6742</v>
       </c>
       <c r="IN34" s="15" t="n">
         <v>2.7668</v>
       </c>
       <c r="IO34" s="15" t="n">
         <v>2.1858</v>
       </c>
       <c r="IP34" s="15" t="n">
         <v>3.0355</v>
       </c>
       <c r="IQ34" s="15" t="n">
         <v>2.819</v>
       </c>
       <c r="IR34" s="15" t="n">
         <v>2.4497</v>
       </c>
       <c r="IS34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT34" s="15" t="n">
-        <v>6.5753</v>
+        <v>7.9509</v>
       </c>
       <c r="IU34" s="15" t="n">
-        <v>8.812</v>
+        <v>8.5552</v>
       </c>
       <c r="IV34" s="15" t="n">
-        <v>6.9223</v>
+        <v>8.3398</v>
       </c>
       <c r="IW34" s="15" t="n">
-        <v>5.6529</v>
+        <v>7.9218</v>
       </c>
       <c r="IX34" s="15" t="n">
-        <v>3.9101</v>
+        <v>7.6386</v>
       </c>
       <c r="IY34" s="15" t="n">
-        <v>3.7453</v>
+        <v>7.117</v>
       </c>
       <c r="IZ34" s="15" t="n">
-        <v>3.5424</v>
+        <v>6.9044</v>
       </c>
       <c r="JA34" s="15" t="n">
-        <v>5.3246</v>
+        <v>7.9379</v>
       </c>
       <c r="JB34" s="15" t="n">
-        <v>5.1124</v>
+        <v>8.1446</v>
       </c>
       <c r="JC34" s="15" t="n">
-        <v>7.5905</v>
+        <v>8.4752</v>
       </c>
       <c r="JD34" s="15" t="n">
-        <v>9.6916</v>
+        <v>9.3816</v>
       </c>
       <c r="JE34" s="15" t="n">
-        <v>12.2292</v>
+        <v>11.3721</v>
       </c>
       <c r="JF34" s="15" t="n">
-        <v>14.7576</v>
+        <v>13.1964</v>
       </c>
       <c r="JG34" s="15" t="n">
-        <v>13.7024</v>
+        <v>16.1351</v>
       </c>
       <c r="JH34" s="15" t="n">
         <v>18.0861</v>
       </c>
       <c r="JI34" s="15" t="n">
         <v>16.1061</v>
       </c>
       <c r="JJ34" s="15" t="n">
         <v>10.2155</v>
       </c>
       <c r="JK34" s="15" t="n">
         <v>11.2035</v>
       </c>
       <c r="JL34" s="15" t="n">
         <v>9.3411</v>
       </c>
       <c r="JM34" s="15" t="n">
         <v>8.1299</v>
       </c>
       <c r="JN34" s="15" t="n">
         <v>13.4141</v>
       </c>
       <c r="JO34" s="15" t="n">
         <v>-0.0764</v>
       </c>
@@ -30682,90 +30682,90 @@
         </is>
       </c>
       <c r="NM34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades financieras y de seguros (K, CNAE 2009)</t>
         </is>
       </c>
       <c r="B35" s="14" t="n">
-        <v>19083.0</v>
+        <v>18516.0</v>
       </c>
       <c r="C35" s="14" t="n">
-        <v>19683.0</v>
+        <v>19720.0</v>
       </c>
       <c r="D35" s="14" t="n">
-        <v>19355.0</v>
+        <v>20200.0</v>
       </c>
       <c r="E35" s="14" t="n">
-        <v>19121.0</v>
+        <v>18837.0</v>
       </c>
       <c r="F35" s="14" t="n">
-        <v>18808.0</v>
+        <v>18548.0</v>
       </c>
       <c r="G35" s="14" t="n">
-        <v>19799.0</v>
+        <v>19539.0</v>
       </c>
       <c r="H35" s="14" t="n">
-        <v>19539.0</v>
+        <v>19457.0</v>
       </c>
       <c r="I35" s="14" t="n">
-        <v>20805.0</v>
+        <v>21081.0</v>
       </c>
       <c r="J35" s="14" t="n">
-        <v>19907.0</v>
+        <v>20125.0</v>
       </c>
       <c r="K35" s="14" t="n">
-        <v>20472.0</v>
+        <v>20734.0</v>
       </c>
       <c r="L35" s="14" t="n">
-        <v>20034.0</v>
+        <v>20163.0</v>
       </c>
       <c r="M35" s="14" t="n">
-        <v>20219.0</v>
+        <v>19945.0</v>
       </c>
       <c r="N35" s="14" t="n">
-        <v>17501.0</v>
+        <v>17461.0</v>
       </c>
       <c r="O35" s="14" t="n">
-        <v>15976.0</v>
+        <v>15906.0</v>
       </c>
       <c r="P35" s="14" t="n">
         <v>14630.0</v>
       </c>
       <c r="Q35" s="14" t="n">
         <v>13064.0</v>
       </c>
       <c r="R35" s="14" t="n">
         <v>12746.0</v>
       </c>
       <c r="S35" s="14" t="n">
         <v>12508.0</v>
       </c>
       <c r="T35" s="14" t="n">
         <v>12380.0</v>
       </c>
       <c r="U35" s="14" t="n">
         <v>11793.0</v>
       </c>
       <c r="V35" s="14" t="n">
         <v>10916.0</v>
       </c>
       <c r="W35" s="14" t="n">
         <v>11416.0</v>
       </c>
@@ -31060,90 +31060,90 @@
       <c r="DP35" s="14" t="n">
         <v>5527.0</v>
       </c>
       <c r="DQ35" s="14" t="n">
         <v>5238.0</v>
       </c>
       <c r="DR35" s="14" t="n">
         <v>5202.0</v>
       </c>
       <c r="DS35" s="14" t="n">
         <v>4953.0</v>
       </c>
       <c r="DT35" s="14" t="n">
         <v>5004.0</v>
       </c>
       <c r="DU35" s="14" t="n">
         <v>5108.0</v>
       </c>
       <c r="DV35" s="14" t="n">
         <v>4962.0</v>
       </c>
       <c r="DW35" s="14" t="n">
         <v>4968.0</v>
       </c>
       <c r="DX35" s="15" t="n">
-        <v>-3.0483</v>
+        <v>-6.1055</v>
       </c>
       <c r="DY35" s="15" t="n">
-        <v>1.6947</v>
+        <v>-2.3762</v>
       </c>
       <c r="DZ35" s="15" t="n">
-        <v>1.2238</v>
+        <v>7.2358</v>
       </c>
       <c r="EA35" s="15" t="n">
-        <v>1.6642</v>
+        <v>1.5581</v>
       </c>
       <c r="EB35" s="15" t="n">
-        <v>-5.0053</v>
+        <v>-5.0719</v>
       </c>
       <c r="EC35" s="15" t="n">
-        <v>1.3307</v>
+        <v>0.4214</v>
       </c>
       <c r="ED35" s="15" t="n">
-        <v>-6.0851</v>
+        <v>-7.7036</v>
       </c>
       <c r="EE35" s="15" t="n">
-        <v>4.511</v>
+        <v>4.7503</v>
       </c>
       <c r="EF35" s="15" t="n">
-        <v>-2.7599</v>
+        <v>-2.9372</v>
       </c>
       <c r="EG35" s="15" t="n">
-        <v>2.1863</v>
+        <v>2.8319</v>
       </c>
       <c r="EH35" s="15" t="n">
-        <v>-0.915</v>
+        <v>1.093</v>
       </c>
       <c r="EI35" s="15" t="n">
-        <v>15.5305</v>
+        <v>14.226</v>
       </c>
       <c r="EJ35" s="15" t="n">
-        <v>9.5456</v>
+        <v>9.7762</v>
       </c>
       <c r="EK35" s="15" t="n">
-        <v>9.2003</v>
+        <v>8.7218</v>
       </c>
       <c r="EL35" s="15" t="n">
         <v>11.9871</v>
       </c>
       <c r="EM35" s="15" t="n">
         <v>2.4949</v>
       </c>
       <c r="EN35" s="15" t="n">
         <v>1.9028</v>
       </c>
       <c r="EO35" s="15" t="n">
         <v>1.0339</v>
       </c>
       <c r="EP35" s="15" t="n">
         <v>4.9775</v>
       </c>
       <c r="EQ35" s="15" t="n">
         <v>8.0341</v>
       </c>
       <c r="ER35" s="15" t="n">
         <v>-4.3798</v>
       </c>
       <c r="ES35" s="15" t="n">
         <v>4.7724</v>
       </c>
@@ -31440,90 +31440,90 @@
       </c>
       <c r="IM35" s="15" t="n">
         <v>0.692</v>
       </c>
       <c r="IN35" s="15" t="n">
         <v>5.0273</v>
       </c>
       <c r="IO35" s="15" t="n">
         <v>-1.0192</v>
       </c>
       <c r="IP35" s="15" t="n">
         <v>-2.036</v>
       </c>
       <c r="IQ35" s="15" t="n">
         <v>2.9424</v>
       </c>
       <c r="IR35" s="15" t="n">
         <v>-0.1208</v>
       </c>
       <c r="IS35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT35" s="15" t="n">
-        <v>1.4621</v>
+        <v>-0.1725</v>
       </c>
       <c r="IU35" s="15" t="n">
-        <v>-0.5859</v>
+        <v>0.9264</v>
       </c>
       <c r="IV35" s="15" t="n">
-        <v>-0.9417</v>
+        <v>3.8187</v>
       </c>
       <c r="IW35" s="15" t="n">
-        <v>-8.0942</v>
+        <v>-10.6447</v>
       </c>
       <c r="IX35" s="15" t="n">
-        <v>-5.5207</v>
+        <v>-7.836</v>
       </c>
       <c r="IY35" s="15" t="n">
-        <v>-3.2874</v>
+        <v>-5.7635</v>
       </c>
       <c r="IZ35" s="15" t="n">
-        <v>-2.4708</v>
+        <v>-3.5015</v>
       </c>
       <c r="JA35" s="15" t="n">
-        <v>2.8983</v>
+        <v>5.6957</v>
       </c>
       <c r="JB35" s="15" t="n">
-        <v>13.7478</v>
+        <v>15.2569</v>
       </c>
       <c r="JC35" s="15" t="n">
-        <v>28.1422</v>
+        <v>30.3533</v>
       </c>
       <c r="JD35" s="15" t="n">
-        <v>36.9378</v>
+        <v>37.8195</v>
       </c>
       <c r="JE35" s="15" t="n">
-        <v>54.7688</v>
+        <v>52.6715</v>
       </c>
       <c r="JF35" s="15" t="n">
-        <v>37.3058</v>
+        <v>36.992</v>
       </c>
       <c r="JG35" s="15" t="n">
-        <v>27.7263</v>
+        <v>27.1666</v>
       </c>
       <c r="JH35" s="15" t="n">
         <v>18.1745</v>
       </c>
       <c r="JI35" s="15" t="n">
         <v>10.7776</v>
       </c>
       <c r="JJ35" s="15" t="n">
         <v>16.7644</v>
       </c>
       <c r="JK35" s="15" t="n">
         <v>9.5655</v>
       </c>
       <c r="JL35" s="15" t="n">
         <v>13.6197</v>
       </c>
       <c r="JM35" s="15" t="n">
         <v>1.9715</v>
       </c>
       <c r="JN35" s="15" t="n">
         <v>2.6036</v>
       </c>
       <c r="JO35" s="15" t="n">
         <v>-11.2631</v>
       </c>
@@ -31833,90 +31833,90 @@
         </is>
       </c>
       <c r="NM35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades inmobiliarias (L, CNAE 2009)</t>
         </is>
       </c>
       <c r="B36" s="14" t="n">
-        <v>44978.0</v>
+        <v>44092.0</v>
       </c>
       <c r="C36" s="14" t="n">
-        <v>44744.0</v>
+        <v>43943.0</v>
       </c>
       <c r="D36" s="14" t="n">
-        <v>44470.0</v>
+        <v>43406.0</v>
       </c>
       <c r="E36" s="14" t="n">
-        <v>43389.0</v>
+        <v>42840.0</v>
       </c>
       <c r="F36" s="14" t="n">
-        <v>43357.0</v>
+        <v>42741.0</v>
       </c>
       <c r="G36" s="14" t="n">
-        <v>42535.0</v>
+        <v>42270.0</v>
       </c>
       <c r="H36" s="14" t="n">
-        <v>42826.0</v>
+        <v>41956.0</v>
       </c>
       <c r="I36" s="14" t="n">
-        <v>41334.0</v>
+        <v>41366.0</v>
       </c>
       <c r="J36" s="14" t="n">
-        <v>41489.0</v>
+        <v>41638.0</v>
       </c>
       <c r="K36" s="14" t="n">
-        <v>41568.0</v>
+        <v>41991.0</v>
       </c>
       <c r="L36" s="14" t="n">
-        <v>41421.0</v>
+        <v>41176.0</v>
       </c>
       <c r="M36" s="14" t="n">
-        <v>39257.0</v>
+        <v>39480.0</v>
       </c>
       <c r="N36" s="14" t="n">
-        <v>39716.0</v>
+        <v>39806.0</v>
       </c>
       <c r="O36" s="14" t="n">
-        <v>39389.0</v>
+        <v>39571.0</v>
       </c>
       <c r="P36" s="14" t="n">
         <v>38009.0</v>
       </c>
       <c r="Q36" s="14" t="n">
         <v>36647.0</v>
       </c>
       <c r="R36" s="14" t="n">
         <v>35786.0</v>
       </c>
       <c r="S36" s="14" t="n">
         <v>35738.0</v>
       </c>
       <c r="T36" s="14" t="n">
         <v>35328.0</v>
       </c>
       <c r="U36" s="14" t="n">
         <v>34524.0</v>
       </c>
       <c r="V36" s="14" t="n">
         <v>33981.0</v>
       </c>
       <c r="W36" s="14" t="n">
         <v>34212.0</v>
       </c>
@@ -32211,90 +32211,90 @@
       <c r="DP36" s="14" t="n">
         <v>6481.0</v>
       </c>
       <c r="DQ36" s="14" t="n">
         <v>6461.0</v>
       </c>
       <c r="DR36" s="14" t="n">
         <v>6251.0</v>
       </c>
       <c r="DS36" s="14" t="n">
         <v>6144.0</v>
       </c>
       <c r="DT36" s="14" t="n">
         <v>6145.0</v>
       </c>
       <c r="DU36" s="14" t="n">
         <v>5935.0</v>
       </c>
       <c r="DV36" s="14" t="n">
         <v>5819.0</v>
       </c>
       <c r="DW36" s="14" t="n">
         <v>5749.0</v>
       </c>
       <c r="DX36" s="15" t="n">
-        <v>0.523</v>
+        <v>0.3391</v>
       </c>
       <c r="DY36" s="15" t="n">
-        <v>0.6161</v>
+        <v>1.2372</v>
       </c>
       <c r="DZ36" s="15" t="n">
-        <v>2.4914</v>
+        <v>1.3212</v>
       </c>
       <c r="EA36" s="15" t="n">
-        <v>0.0738</v>
+        <v>0.2316</v>
       </c>
       <c r="EB36" s="15" t="n">
-        <v>1.9325</v>
+        <v>1.1143</v>
       </c>
       <c r="EC36" s="15" t="n">
-        <v>-0.6795</v>
+        <v>0.7484</v>
       </c>
       <c r="ED36" s="15" t="n">
-        <v>3.6096</v>
+        <v>1.4263</v>
       </c>
       <c r="EE36" s="15" t="n">
-        <v>-0.3736</v>
+        <v>-0.6532</v>
       </c>
       <c r="EF36" s="15" t="n">
-        <v>-0.1901</v>
+        <v>-0.8407</v>
       </c>
       <c r="EG36" s="15" t="n">
-        <v>0.3549</v>
+        <v>1.9793</v>
       </c>
       <c r="EH36" s="15" t="n">
-        <v>5.5124</v>
+        <v>4.2958</v>
       </c>
       <c r="EI36" s="15" t="n">
-        <v>-1.1557</v>
+        <v>-0.819</v>
       </c>
       <c r="EJ36" s="15" t="n">
-        <v>0.8302</v>
+        <v>0.5939</v>
       </c>
       <c r="EK36" s="15" t="n">
-        <v>3.6307</v>
+        <v>4.1096</v>
       </c>
       <c r="EL36" s="15" t="n">
         <v>3.7165</v>
       </c>
       <c r="EM36" s="15" t="n">
         <v>2.406</v>
       </c>
       <c r="EN36" s="15" t="n">
         <v>0.1343</v>
       </c>
       <c r="EO36" s="15" t="n">
         <v>1.1606</v>
       </c>
       <c r="EP36" s="15" t="n">
         <v>2.3288</v>
       </c>
       <c r="EQ36" s="15" t="n">
         <v>1.598</v>
       </c>
       <c r="ER36" s="15" t="n">
         <v>-0.6752</v>
       </c>
       <c r="ES36" s="15" t="n">
         <v>-1.8983</v>
       </c>
@@ -32591,90 +32591,90 @@
       </c>
       <c r="IM36" s="15" t="n">
         <v>3.3595</v>
       </c>
       <c r="IN36" s="15" t="n">
         <v>1.7415</v>
       </c>
       <c r="IO36" s="15" t="n">
         <v>-0.0163</v>
       </c>
       <c r="IP36" s="15" t="n">
         <v>3.5383</v>
       </c>
       <c r="IQ36" s="15" t="n">
         <v>1.9935</v>
       </c>
       <c r="IR36" s="15" t="n">
         <v>1.2176</v>
       </c>
       <c r="IS36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT36" s="15" t="n">
-        <v>3.7387</v>
+        <v>3.1609</v>
       </c>
       <c r="IU36" s="15" t="n">
-        <v>5.1934</v>
+        <v>3.9579</v>
       </c>
       <c r="IV36" s="15" t="n">
-        <v>3.8388</v>
+        <v>3.456</v>
       </c>
       <c r="IW36" s="15" t="n">
-        <v>4.9717</v>
+        <v>3.5633</v>
       </c>
       <c r="IX36" s="15" t="n">
-        <v>4.5024</v>
+        <v>2.649</v>
       </c>
       <c r="IY36" s="15" t="n">
-        <v>2.3263</v>
+        <v>0.6644</v>
       </c>
       <c r="IZ36" s="15" t="n">
-        <v>3.392</v>
+        <v>1.8943</v>
       </c>
       <c r="JA36" s="15" t="n">
-        <v>5.2908</v>
+        <v>4.7771</v>
       </c>
       <c r="JB36" s="15" t="n">
-        <v>4.4642</v>
+        <v>4.6023</v>
       </c>
       <c r="JC36" s="15" t="n">
-        <v>5.532</v>
+        <v>6.1156</v>
       </c>
       <c r="JD36" s="15" t="n">
-        <v>8.9768</v>
+        <v>8.3322</v>
       </c>
       <c r="JE36" s="15" t="n">
-        <v>7.122</v>
+        <v>7.7305</v>
       </c>
       <c r="JF36" s="15" t="n">
-        <v>10.9819</v>
+        <v>11.2334</v>
       </c>
       <c r="JG36" s="15" t="n">
-        <v>10.216</v>
+        <v>10.7253</v>
       </c>
       <c r="JH36" s="15" t="n">
         <v>7.5889</v>
       </c>
       <c r="JI36" s="15" t="n">
         <v>6.1493</v>
       </c>
       <c r="JJ36" s="15" t="n">
         <v>5.3118</v>
       </c>
       <c r="JK36" s="15" t="n">
         <v>4.4604</v>
       </c>
       <c r="JL36" s="15" t="n">
         <v>1.3018</v>
       </c>
       <c r="JM36" s="15" t="n">
         <v>0.6061</v>
       </c>
       <c r="JN36" s="15" t="n">
         <v>6.5302</v>
       </c>
       <c r="JO36" s="15" t="n">
         <v>1.4651</v>
       </c>
@@ -32984,90 +32984,90 @@
         </is>
       </c>
       <c r="NM36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades profesionales, científicas y técnicas y otras (M-N, CNAE 2009)</t>
         </is>
       </c>
       <c r="B37" s="14" t="n">
-        <v>36993.0</v>
+        <v>40363.0</v>
       </c>
       <c r="C37" s="14" t="n">
-        <v>36585.0</v>
+        <v>39822.0</v>
       </c>
       <c r="D37" s="14" t="n">
-        <v>36223.0</v>
+        <v>39112.0</v>
       </c>
       <c r="E37" s="14" t="n">
-        <v>35498.0</v>
+        <v>38052.0</v>
       </c>
       <c r="F37" s="14" t="n">
-        <v>34603.0</v>
+        <v>37287.0</v>
       </c>
       <c r="G37" s="14" t="n">
-        <v>33996.0</v>
+        <v>36533.0</v>
       </c>
       <c r="H37" s="14" t="n">
-        <v>34492.0</v>
+        <v>36034.0</v>
       </c>
       <c r="I37" s="14" t="n">
-        <v>33454.0</v>
+        <v>34617.0</v>
       </c>
       <c r="J37" s="14" t="n">
-        <v>32403.0</v>
+        <v>34118.0</v>
       </c>
       <c r="K37" s="14" t="n">
-        <v>31354.0</v>
+        <v>33018.0</v>
       </c>
       <c r="L37" s="14" t="n">
-        <v>33279.0</v>
+        <v>32294.0</v>
       </c>
       <c r="M37" s="14" t="n">
-        <v>31600.0</v>
+        <v>31263.0</v>
       </c>
       <c r="N37" s="14" t="n">
-        <v>29955.0</v>
+        <v>30674.0</v>
       </c>
       <c r="O37" s="14" t="n">
-        <v>30085.0</v>
+        <v>30818.0</v>
       </c>
       <c r="P37" s="14" t="n">
         <v>31262.0</v>
       </c>
       <c r="Q37" s="14" t="n">
         <v>29038.0</v>
       </c>
       <c r="R37" s="14" t="n">
         <v>27345.0</v>
       </c>
       <c r="S37" s="14" t="n">
         <v>27049.0</v>
       </c>
       <c r="T37" s="14" t="n">
         <v>26788.0</v>
       </c>
       <c r="U37" s="14" t="n">
         <v>25376.0</v>
       </c>
       <c r="V37" s="14" t="n">
         <v>24587.0</v>
       </c>
       <c r="W37" s="14" t="n">
         <v>25072.0</v>
       </c>
@@ -33362,90 +33362,90 @@
       <c r="DP37" s="14" t="n">
         <v>6681.0</v>
       </c>
       <c r="DQ37" s="14" t="n">
         <v>6646.0</v>
       </c>
       <c r="DR37" s="14" t="n">
         <v>6428.0</v>
       </c>
       <c r="DS37" s="14" t="n">
         <v>6333.0</v>
       </c>
       <c r="DT37" s="14" t="n">
         <v>6242.0</v>
       </c>
       <c r="DU37" s="14" t="n">
         <v>6042.0</v>
       </c>
       <c r="DV37" s="14" t="n">
         <v>5961.0</v>
       </c>
       <c r="DW37" s="14" t="n">
         <v>5859.0</v>
       </c>
       <c r="DX37" s="15" t="n">
-        <v>1.1152</v>
+        <v>1.3585</v>
       </c>
       <c r="DY37" s="15" t="n">
-        <v>0.9994</v>
+        <v>1.8153</v>
       </c>
       <c r="DZ37" s="15" t="n">
-        <v>2.0424</v>
+        <v>2.7857</v>
       </c>
       <c r="EA37" s="15" t="n">
-        <v>2.5865</v>
+        <v>2.0517</v>
       </c>
       <c r="EB37" s="15" t="n">
-        <v>1.7855</v>
+        <v>2.0639</v>
       </c>
       <c r="EC37" s="15" t="n">
-        <v>-1.438</v>
+        <v>1.3848</v>
       </c>
       <c r="ED37" s="15" t="n">
-        <v>3.1028</v>
+        <v>4.0934</v>
       </c>
       <c r="EE37" s="15" t="n">
-        <v>3.2435</v>
+        <v>1.4626</v>
       </c>
       <c r="EF37" s="15" t="n">
-        <v>3.3457</v>
+        <v>3.3315</v>
       </c>
       <c r="EG37" s="15" t="n">
-        <v>-5.7844</v>
+        <v>2.2419</v>
       </c>
       <c r="EH37" s="15" t="n">
-        <v>5.3133</v>
+        <v>3.2978</v>
       </c>
       <c r="EI37" s="15" t="n">
-        <v>5.4916</v>
+        <v>1.9202</v>
       </c>
       <c r="EJ37" s="15" t="n">
-        <v>-0.4321</v>
+        <v>-0.4673</v>
       </c>
       <c r="EK37" s="15" t="n">
-        <v>-3.765</v>
+        <v>-1.4203</v>
       </c>
       <c r="EL37" s="15" t="n">
         <v>7.6589</v>
       </c>
       <c r="EM37" s="15" t="n">
         <v>6.1913</v>
       </c>
       <c r="EN37" s="15" t="n">
         <v>1.0943</v>
       </c>
       <c r="EO37" s="15" t="n">
         <v>0.9743</v>
       </c>
       <c r="EP37" s="15" t="n">
         <v>5.5643</v>
       </c>
       <c r="EQ37" s="15" t="n">
         <v>3.209</v>
       </c>
       <c r="ER37" s="15" t="n">
         <v>-1.9344</v>
       </c>
       <c r="ES37" s="15" t="n">
         <v>1.8194</v>
       </c>
@@ -33742,90 +33742,90 @@
       </c>
       <c r="IM37" s="15" t="n">
         <v>3.3914</v>
       </c>
       <c r="IN37" s="15" t="n">
         <v>1.5001</v>
       </c>
       <c r="IO37" s="15" t="n">
         <v>1.4579</v>
       </c>
       <c r="IP37" s="15" t="n">
         <v>3.3102</v>
       </c>
       <c r="IQ37" s="15" t="n">
         <v>1.3588</v>
       </c>
       <c r="IR37" s="15" t="n">
         <v>1.7409</v>
       </c>
       <c r="IS37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT37" s="15" t="n">
-        <v>6.9069</v>
+        <v>8.2495</v>
       </c>
       <c r="IU37" s="15" t="n">
-        <v>7.6156</v>
+        <v>9.0028</v>
       </c>
       <c r="IV37" s="15" t="n">
-        <v>5.0186</v>
+        <v>8.5419</v>
       </c>
       <c r="IW37" s="15" t="n">
-        <v>6.1099</v>
+        <v>9.9229</v>
       </c>
       <c r="IX37" s="15" t="n">
-        <v>6.7895</v>
+        <v>9.2884</v>
       </c>
       <c r="IY37" s="15" t="n">
-        <v>8.4264</v>
+        <v>10.6457</v>
       </c>
       <c r="IZ37" s="15" t="n">
-        <v>3.6449</v>
+        <v>11.5811</v>
       </c>
       <c r="JA37" s="15" t="n">
-        <v>5.8671</v>
+        <v>10.7283</v>
       </c>
       <c r="JB37" s="15" t="n">
-        <v>8.1723</v>
+        <v>11.2277</v>
       </c>
       <c r="JC37" s="15" t="n">
-        <v>4.218</v>
+        <v>7.1387</v>
       </c>
       <c r="JD37" s="15" t="n">
-        <v>6.4519</v>
+        <v>3.3011</v>
       </c>
       <c r="JE37" s="15" t="n">
-        <v>8.8229</v>
+        <v>7.6624</v>
       </c>
       <c r="JF37" s="15" t="n">
-        <v>9.5447</v>
+        <v>12.1741</v>
       </c>
       <c r="JG37" s="15" t="n">
-        <v>11.2241</v>
+        <v>13.934</v>
       </c>
       <c r="JH37" s="15" t="n">
         <v>16.7015</v>
       </c>
       <c r="JI37" s="15" t="n">
         <v>14.431</v>
       </c>
       <c r="JJ37" s="15" t="n">
         <v>11.2173</v>
       </c>
       <c r="JK37" s="15" t="n">
         <v>7.8853</v>
       </c>
       <c r="JL37" s="15" t="n">
         <v>8.7882</v>
       </c>
       <c r="JM37" s="15" t="n">
         <v>10.3256</v>
       </c>
       <c r="JN37" s="15" t="n">
         <v>26.2685</v>
       </c>
       <c r="JO37" s="15" t="n">
         <v>-1.3535</v>
       </c>
@@ -34135,90 +34135,90 @@
         </is>
       </c>
       <c r="NM37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Administración pública, educación y sanidad (O-Q, CNAE 2009)</t>
         </is>
       </c>
       <c r="B38" s="14" t="n">
-        <v>68665.0</v>
+        <v>68603.0</v>
       </c>
       <c r="C38" s="14" t="n">
-        <v>67981.0</v>
+        <v>67693.0</v>
       </c>
       <c r="D38" s="14" t="n">
-        <v>69498.0</v>
+        <v>68686.0</v>
       </c>
       <c r="E38" s="14" t="n">
-        <v>65203.0</v>
+        <v>65423.0</v>
       </c>
       <c r="F38" s="14" t="n">
-        <v>64525.0</v>
+        <v>64733.0</v>
       </c>
       <c r="G38" s="14" t="n">
-        <v>64582.0</v>
+        <v>63984.0</v>
       </c>
       <c r="H38" s="14" t="n">
-        <v>64999.0</v>
+        <v>64054.0</v>
       </c>
       <c r="I38" s="14" t="n">
-        <v>63812.0</v>
+        <v>62464.0</v>
       </c>
       <c r="J38" s="14" t="n">
-        <v>61191.0</v>
+        <v>61813.0</v>
       </c>
       <c r="K38" s="14" t="n">
-        <v>61422.0</v>
+        <v>61494.0</v>
       </c>
       <c r="L38" s="14" t="n">
-        <v>61437.0</v>
+        <v>60728.0</v>
       </c>
       <c r="M38" s="14" t="n">
-        <v>59547.0</v>
+        <v>57826.0</v>
       </c>
       <c r="N38" s="14" t="n">
-        <v>56971.0</v>
+        <v>57652.0</v>
       </c>
       <c r="O38" s="14" t="n">
-        <v>56997.0</v>
+        <v>58086.0</v>
       </c>
       <c r="P38" s="14" t="n">
         <v>58680.0</v>
       </c>
       <c r="Q38" s="14" t="n">
         <v>55193.0</v>
       </c>
       <c r="R38" s="14" t="n">
         <v>52847.0</v>
       </c>
       <c r="S38" s="14" t="n">
         <v>53587.0</v>
       </c>
       <c r="T38" s="14" t="n">
         <v>52932.0</v>
       </c>
       <c r="U38" s="14" t="n">
         <v>52773.0</v>
       </c>
       <c r="V38" s="14" t="n">
         <v>51821.0</v>
       </c>
       <c r="W38" s="14" t="n">
         <v>52790.0</v>
       </c>
@@ -34513,90 +34513,90 @@
       <c r="DP38" s="14" t="n">
         <v>19004.0</v>
       </c>
       <c r="DQ38" s="14" t="n">
         <v>18824.0</v>
       </c>
       <c r="DR38" s="14" t="n">
         <v>18520.0</v>
       </c>
       <c r="DS38" s="14" t="n">
         <v>18273.0</v>
       </c>
       <c r="DT38" s="14" t="n">
         <v>18221.0</v>
       </c>
       <c r="DU38" s="14" t="n">
         <v>17590.0</v>
       </c>
       <c r="DV38" s="14" t="n">
         <v>17317.0</v>
       </c>
       <c r="DW38" s="14" t="n">
         <v>17103.0</v>
       </c>
       <c r="DX38" s="15" t="n">
-        <v>1.0062</v>
+        <v>1.3443</v>
       </c>
       <c r="DY38" s="15" t="n">
-        <v>-2.1828</v>
+        <v>-1.4457</v>
       </c>
       <c r="DZ38" s="15" t="n">
-        <v>6.5871</v>
+        <v>4.9875</v>
       </c>
       <c r="EA38" s="15" t="n">
-        <v>1.0508</v>
+        <v>1.0659</v>
       </c>
       <c r="EB38" s="15" t="n">
-        <v>-0.0883</v>
+        <v>1.1706</v>
       </c>
       <c r="EC38" s="15" t="n">
-        <v>-0.6415</v>
+        <v>-0.1093</v>
       </c>
       <c r="ED38" s="15" t="n">
-        <v>1.8602</v>
+        <v>2.5455</v>
       </c>
       <c r="EE38" s="15" t="n">
-        <v>4.2833</v>
+        <v>1.0532</v>
       </c>
       <c r="EF38" s="15" t="n">
-        <v>-0.3761</v>
+        <v>0.5187</v>
       </c>
       <c r="EG38" s="15" t="n">
-        <v>-0.0244</v>
+        <v>1.2614</v>
       </c>
       <c r="EH38" s="15" t="n">
-        <v>3.174</v>
+        <v>5.0185</v>
       </c>
       <c r="EI38" s="15" t="n">
-        <v>4.5216</v>
+        <v>0.3018</v>
       </c>
       <c r="EJ38" s="15" t="n">
-        <v>-0.0456</v>
+        <v>-0.7472</v>
       </c>
       <c r="EK38" s="15" t="n">
-        <v>-2.8681</v>
+        <v>-1.0123</v>
       </c>
       <c r="EL38" s="15" t="n">
         <v>6.3178</v>
       </c>
       <c r="EM38" s="15" t="n">
         <v>4.4392</v>
       </c>
       <c r="EN38" s="15" t="n">
         <v>-1.3809</v>
       </c>
       <c r="EO38" s="15" t="n">
         <v>1.2374</v>
       </c>
       <c r="EP38" s="15" t="n">
         <v>0.3013</v>
       </c>
       <c r="EQ38" s="15" t="n">
         <v>1.8371</v>
       </c>
       <c r="ER38" s="15" t="n">
         <v>-1.8356</v>
       </c>
       <c r="ES38" s="15" t="n">
         <v>0.0436</v>
       </c>
@@ -34893,90 +34893,90 @@
       </c>
       <c r="IM38" s="15" t="n">
         <v>1.6415</v>
       </c>
       <c r="IN38" s="15" t="n">
         <v>1.3517</v>
       </c>
       <c r="IO38" s="15" t="n">
         <v>0.2854</v>
       </c>
       <c r="IP38" s="15" t="n">
         <v>3.5873</v>
       </c>
       <c r="IQ38" s="15" t="n">
         <v>1.5765</v>
       </c>
       <c r="IR38" s="15" t="n">
         <v>1.2512</v>
       </c>
       <c r="IS38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT38" s="15" t="n">
-        <v>6.4161</v>
+        <v>5.9784</v>
       </c>
       <c r="IU38" s="15" t="n">
-        <v>5.2631</v>
+        <v>5.7968</v>
       </c>
       <c r="IV38" s="15" t="n">
-        <v>6.9216</v>
+        <v>7.2314</v>
       </c>
       <c r="IW38" s="15" t="n">
-        <v>2.1798</v>
+        <v>4.7371</v>
       </c>
       <c r="IX38" s="15" t="n">
-        <v>5.4485</v>
+        <v>4.7239</v>
       </c>
       <c r="IY38" s="15" t="n">
-        <v>5.1447</v>
+        <v>4.0492</v>
       </c>
       <c r="IZ38" s="15" t="n">
-        <v>5.7978</v>
+        <v>5.4769</v>
       </c>
       <c r="JA38" s="15" t="n">
-        <v>7.1624</v>
+        <v>8.0206</v>
       </c>
       <c r="JB38" s="15" t="n">
-        <v>7.4073</v>
+        <v>7.2174</v>
       </c>
       <c r="JC38" s="15" t="n">
-        <v>7.7636</v>
+        <v>5.8672</v>
       </c>
       <c r="JD38" s="15" t="n">
-        <v>4.6984</v>
+        <v>3.4901</v>
       </c>
       <c r="JE38" s="15" t="n">
-        <v>7.8887</v>
+        <v>4.7705</v>
       </c>
       <c r="JF38" s="15" t="n">
-        <v>7.8037</v>
+        <v>9.0923</v>
       </c>
       <c r="JG38" s="15" t="n">
-        <v>6.3635</v>
+        <v>8.3957</v>
       </c>
       <c r="JH38" s="15" t="n">
         <v>10.8592</v>
       </c>
       <c r="JI38" s="15" t="n">
         <v>4.5857</v>
       </c>
       <c r="JJ38" s="15" t="n">
         <v>1.9799</v>
       </c>
       <c r="JK38" s="15" t="n">
         <v>1.5098</v>
       </c>
       <c r="JL38" s="15" t="n">
         <v>0.3127</v>
       </c>
       <c r="JM38" s="15" t="n">
         <v>3.2699</v>
       </c>
       <c r="JN38" s="15" t="n">
         <v>3.5695</v>
       </c>
       <c r="JO38" s="15" t="n">
         <v>4.0648</v>
       </c>
@@ -35286,90 +35286,90 @@
         </is>
       </c>
       <c r="NM38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades artísticas, recreativas y otros servicios (R-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B39" s="14" t="n">
-        <v>15795.0</v>
+        <v>14817.0</v>
       </c>
       <c r="C39" s="14" t="n">
-        <v>16044.0</v>
+        <v>14979.0</v>
       </c>
       <c r="D39" s="14" t="n">
-        <v>15691.0</v>
+        <v>14864.0</v>
       </c>
       <c r="E39" s="14" t="n">
-        <v>15557.0</v>
+        <v>14817.0</v>
       </c>
       <c r="F39" s="14" t="n">
-        <v>15285.0</v>
+        <v>14792.0</v>
       </c>
       <c r="G39" s="14" t="n">
-        <v>15195.0</v>
+        <v>14782.0</v>
       </c>
       <c r="H39" s="14" t="n">
-        <v>14884.0</v>
+        <v>14685.0</v>
       </c>
       <c r="I39" s="14" t="n">
-        <v>14870.0</v>
+        <v>14618.0</v>
       </c>
       <c r="J39" s="14" t="n">
-        <v>14796.0</v>
+        <v>14581.0</v>
       </c>
       <c r="K39" s="14" t="n">
-        <v>14509.0</v>
+        <v>14437.0</v>
       </c>
       <c r="L39" s="14" t="n">
-        <v>14168.0</v>
+        <v>14097.0</v>
       </c>
       <c r="M39" s="14" t="n">
-        <v>14179.0</v>
+        <v>13973.0</v>
       </c>
       <c r="N39" s="14" t="n">
-        <v>13522.0</v>
+        <v>13662.0</v>
       </c>
       <c r="O39" s="14" t="n">
-        <v>13458.0</v>
+        <v>13720.0</v>
       </c>
       <c r="P39" s="14" t="n">
         <v>13734.0</v>
       </c>
       <c r="Q39" s="14" t="n">
         <v>13817.0</v>
       </c>
       <c r="R39" s="14" t="n">
         <v>13248.0</v>
       </c>
       <c r="S39" s="14" t="n">
         <v>12176.0</v>
       </c>
       <c r="T39" s="14" t="n">
         <v>11728.0</v>
       </c>
       <c r="U39" s="14" t="n">
         <v>11712.0</v>
       </c>
       <c r="V39" s="14" t="n">
         <v>11044.0</v>
       </c>
       <c r="W39" s="14" t="n">
         <v>10249.0</v>
       </c>
@@ -35664,90 +35664,90 @@
       <c r="DP39" s="14" t="n">
         <v>4713.0</v>
       </c>
       <c r="DQ39" s="14" t="n">
         <v>4668.0</v>
       </c>
       <c r="DR39" s="14" t="n">
         <v>4645.0</v>
       </c>
       <c r="DS39" s="14" t="n">
         <v>4588.0</v>
       </c>
       <c r="DT39" s="14" t="n">
         <v>4556.0</v>
       </c>
       <c r="DU39" s="14" t="n">
         <v>4470.0</v>
       </c>
       <c r="DV39" s="14" t="n">
         <v>4417.0</v>
       </c>
       <c r="DW39" s="14" t="n">
         <v>4322.0</v>
       </c>
       <c r="DX39" s="15" t="n">
-        <v>-1.552</v>
+        <v>-1.0815</v>
       </c>
       <c r="DY39" s="15" t="n">
-        <v>2.2497</v>
+        <v>0.7737</v>
       </c>
       <c r="DZ39" s="15" t="n">
-        <v>0.8613</v>
+        <v>0.3172</v>
       </c>
       <c r="EA39" s="15" t="n">
-        <v>1.7795</v>
+        <v>0.169</v>
       </c>
       <c r="EB39" s="15" t="n">
-        <v>0.5923</v>
+        <v>0.0676</v>
       </c>
       <c r="EC39" s="15" t="n">
-        <v>2.0895</v>
+        <v>0.6605</v>
       </c>
       <c r="ED39" s="15" t="n">
-        <v>0.0941</v>
+        <v>0.4583</v>
       </c>
       <c r="EE39" s="15" t="n">
-        <v>0.5001</v>
+        <v>0.2538</v>
       </c>
       <c r="EF39" s="15" t="n">
-        <v>1.9781</v>
+        <v>0.9974</v>
       </c>
       <c r="EG39" s="15" t="n">
-        <v>2.4068</v>
+        <v>2.4119</v>
       </c>
       <c r="EH39" s="15" t="n">
-        <v>-0.0776</v>
+        <v>0.8874</v>
       </c>
       <c r="EI39" s="15" t="n">
-        <v>4.8587</v>
+        <v>2.2764</v>
       </c>
       <c r="EJ39" s="15" t="n">
-        <v>0.4756</v>
+        <v>-0.4227</v>
       </c>
       <c r="EK39" s="15" t="n">
-        <v>-2.0096</v>
+        <v>-0.1019</v>
       </c>
       <c r="EL39" s="15" t="n">
         <v>-0.6007</v>
       </c>
       <c r="EM39" s="15" t="n">
         <v>4.295</v>
       </c>
       <c r="EN39" s="15" t="n">
         <v>8.8042</v>
       </c>
       <c r="EO39" s="15" t="n">
         <v>3.8199</v>
       </c>
       <c r="EP39" s="15" t="n">
         <v>0.1366</v>
       </c>
       <c r="EQ39" s="15" t="n">
         <v>6.0485</v>
       </c>
       <c r="ER39" s="15" t="n">
         <v>7.7569</v>
       </c>
       <c r="ES39" s="15" t="n">
         <v>2.041</v>
       </c>
@@ -36044,90 +36044,90 @@
       </c>
       <c r="IM39" s="15" t="n">
         <v>0.4952</v>
       </c>
       <c r="IN39" s="15" t="n">
         <v>1.2424</v>
       </c>
       <c r="IO39" s="15" t="n">
         <v>0.7024</v>
       </c>
       <c r="IP39" s="15" t="n">
         <v>1.9239</v>
       </c>
       <c r="IQ39" s="15" t="n">
         <v>1.1999</v>
       </c>
       <c r="IR39" s="15" t="n">
         <v>2.1981</v>
       </c>
       <c r="IS39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT39" s="15" t="n">
-        <v>3.3366</v>
+        <v>0.169</v>
       </c>
       <c r="IU39" s="15" t="n">
-        <v>5.5874</v>
+        <v>1.3327</v>
       </c>
       <c r="IV39" s="15" t="n">
-        <v>5.4219</v>
+        <v>1.2189</v>
       </c>
       <c r="IW39" s="15" t="n">
-        <v>4.62</v>
+        <v>1.3613</v>
       </c>
       <c r="IX39" s="15" t="n">
-        <v>3.3049</v>
+        <v>1.4471</v>
       </c>
       <c r="IY39" s="15" t="n">
-        <v>4.7281</v>
+        <v>2.3897</v>
       </c>
       <c r="IZ39" s="15" t="n">
-        <v>5.0536</v>
+        <v>4.1711</v>
       </c>
       <c r="JA39" s="15" t="n">
-        <v>4.8734</v>
+        <v>4.616</v>
       </c>
       <c r="JB39" s="15" t="n">
-        <v>9.4217</v>
+        <v>6.7267</v>
       </c>
       <c r="JC39" s="15" t="n">
-        <v>7.8095</v>
+        <v>5.2259</v>
       </c>
       <c r="JD39" s="15" t="n">
-        <v>3.16</v>
+        <v>2.6431</v>
       </c>
       <c r="JE39" s="15" t="n">
-        <v>2.62</v>
+        <v>1.129</v>
       </c>
       <c r="JF39" s="15" t="n">
-        <v>2.0682</v>
+        <v>3.125</v>
       </c>
       <c r="JG39" s="15" t="n">
-        <v>10.5289</v>
+        <v>12.6807</v>
       </c>
       <c r="JH39" s="15" t="n">
         <v>17.1044</v>
       </c>
       <c r="JI39" s="15" t="n">
         <v>17.973</v>
       </c>
       <c r="JJ39" s="15" t="n">
         <v>19.9565</v>
       </c>
       <c r="JK39" s="15" t="n">
         <v>18.8018</v>
       </c>
       <c r="JL39" s="15" t="n">
         <v>16.7662</v>
       </c>
       <c r="JM39" s="15" t="n">
         <v>5.523</v>
       </c>
       <c r="JN39" s="15" t="n">
         <v>20.6995</v>
       </c>
       <c r="JO39" s="15" t="n">
         <v>-22.8296</v>
       </c>
@@ -36437,90 +36437,90 @@
         </is>
       </c>
       <c r="NM39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos menos subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B40" s="14" t="n">
-        <v>41223.0</v>
+        <v>41840.0</v>
       </c>
       <c r="C40" s="14" t="n">
-        <v>41030.0</v>
+        <v>41154.0</v>
       </c>
       <c r="D40" s="14" t="n">
-        <v>41076.0</v>
+        <v>41422.0</v>
       </c>
       <c r="E40" s="14" t="n">
-        <v>40109.0</v>
+        <v>39933.0</v>
       </c>
       <c r="F40" s="14" t="n">
-        <v>38944.0</v>
+        <v>38817.0</v>
       </c>
       <c r="G40" s="14" t="n">
-        <v>38214.0</v>
+        <v>38159.0</v>
       </c>
       <c r="H40" s="14" t="n">
-        <v>36920.0</v>
+        <v>36873.0</v>
       </c>
       <c r="I40" s="14" t="n">
-        <v>35540.0</v>
+        <v>35750.0</v>
       </c>
       <c r="J40" s="14" t="n">
-        <v>35254.0</v>
+        <v>35095.0</v>
       </c>
       <c r="K40" s="14" t="n">
-        <v>34033.0</v>
+        <v>34130.0</v>
       </c>
       <c r="L40" s="14" t="n">
-        <v>31404.0</v>
+        <v>32853.0</v>
       </c>
       <c r="M40" s="14" t="n">
-        <v>32849.0</v>
+        <v>33017.0</v>
       </c>
       <c r="N40" s="14" t="n">
-        <v>34050.0</v>
+        <v>32828.0</v>
       </c>
       <c r="O40" s="14" t="n">
-        <v>32707.0</v>
+        <v>32312.0</v>
       </c>
       <c r="P40" s="14" t="n">
         <v>24965.0</v>
       </c>
       <c r="Q40" s="14" t="n">
         <v>31194.0</v>
       </c>
       <c r="R40" s="14" t="n">
         <v>32472.0</v>
       </c>
       <c r="S40" s="14" t="n">
         <v>32517.0</v>
       </c>
       <c r="T40" s="14" t="n">
         <v>31570.0</v>
       </c>
       <c r="U40" s="14" t="n">
         <v>30237.0</v>
       </c>
       <c r="V40" s="14" t="n">
         <v>27706.0</v>
       </c>
       <c r="W40" s="14" t="n">
         <v>27366.0</v>
       </c>
@@ -36815,90 +36815,90 @@
       <c r="DP40" s="14" t="n">
         <v>9635.0</v>
       </c>
       <c r="DQ40" s="14" t="n">
         <v>9439.0</v>
       </c>
       <c r="DR40" s="14" t="n">
         <v>9131.0</v>
       </c>
       <c r="DS40" s="14" t="n">
         <v>9201.0</v>
       </c>
       <c r="DT40" s="14" t="n">
         <v>8096.0</v>
       </c>
       <c r="DU40" s="14" t="n">
         <v>8911.0</v>
       </c>
       <c r="DV40" s="14" t="n">
         <v>8776.0</v>
       </c>
       <c r="DW40" s="14" t="n">
         <v>8460.0</v>
       </c>
       <c r="DX40" s="15" t="n">
-        <v>0.4704</v>
+        <v>1.6669</v>
       </c>
       <c r="DY40" s="15" t="n">
-        <v>-0.112</v>
+        <v>-0.647</v>
       </c>
       <c r="DZ40" s="15" t="n">
-        <v>2.4109</v>
+        <v>3.7287</v>
       </c>
       <c r="EA40" s="15" t="n">
-        <v>2.9915</v>
+        <v>2.875</v>
       </c>
       <c r="EB40" s="15" t="n">
-        <v>1.9103</v>
+        <v>1.7244</v>
       </c>
       <c r="EC40" s="15" t="n">
-        <v>3.5049</v>
+        <v>3.4876</v>
       </c>
       <c r="ED40" s="15" t="n">
-        <v>3.8829</v>
+        <v>3.1413</v>
       </c>
       <c r="EE40" s="15" t="n">
-        <v>0.8113</v>
+        <v>1.8664</v>
       </c>
       <c r="EF40" s="15" t="n">
-        <v>3.5877</v>
+        <v>2.8274</v>
       </c>
       <c r="EG40" s="15" t="n">
-        <v>8.3715</v>
+        <v>3.887</v>
       </c>
       <c r="EH40" s="15" t="n">
-        <v>-4.3989</v>
+        <v>-0.4967</v>
       </c>
       <c r="EI40" s="15" t="n">
-        <v>-3.5272</v>
+        <v>0.5757</v>
       </c>
       <c r="EJ40" s="15" t="n">
-        <v>4.1062</v>
+        <v>1.5969</v>
       </c>
       <c r="EK40" s="15" t="n">
-        <v>31.0114</v>
+        <v>29.4292</v>
       </c>
       <c r="EL40" s="15" t="n">
         <v>-19.9686</v>
       </c>
       <c r="EM40" s="15" t="n">
         <v>-3.9357</v>
       </c>
       <c r="EN40" s="15" t="n">
         <v>-0.1384</v>
       </c>
       <c r="EO40" s="15" t="n">
         <v>2.9997</v>
       </c>
       <c r="EP40" s="15" t="n">
         <v>4.4085</v>
       </c>
       <c r="EQ40" s="15" t="n">
         <v>9.1352</v>
       </c>
       <c r="ER40" s="15" t="n">
         <v>1.2424</v>
       </c>
       <c r="ES40" s="15" t="n">
         <v>4.319</v>
       </c>
@@ -37195,90 +37195,90 @@
       </c>
       <c r="IM40" s="15" t="n">
         <v>3.3731</v>
       </c>
       <c r="IN40" s="15" t="n">
         <v>-0.7608</v>
       </c>
       <c r="IO40" s="15" t="n">
         <v>13.6487</v>
       </c>
       <c r="IP40" s="15" t="n">
         <v>-9.146</v>
       </c>
       <c r="IQ40" s="15" t="n">
         <v>1.5383</v>
       </c>
       <c r="IR40" s="15" t="n">
         <v>3.7352</v>
       </c>
       <c r="IS40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT40" s="15" t="n">
-        <v>5.852</v>
+        <v>7.7878</v>
       </c>
       <c r="IU40" s="15" t="n">
-        <v>7.369</v>
+        <v>7.8487</v>
       </c>
       <c r="IV40" s="15" t="n">
-        <v>11.2568</v>
+        <v>12.3369</v>
       </c>
       <c r="IW40" s="15" t="n">
-        <v>12.8559</v>
+        <v>11.7007</v>
       </c>
       <c r="IX40" s="15" t="n">
-        <v>10.4669</v>
+        <v>10.6055</v>
       </c>
       <c r="IY40" s="15" t="n">
-        <v>12.2851</v>
+        <v>11.8049</v>
       </c>
       <c r="IZ40" s="15" t="n">
-        <v>17.5646</v>
+        <v>12.2363</v>
       </c>
       <c r="JA40" s="15" t="n">
-        <v>8.192</v>
+        <v>8.2776</v>
       </c>
       <c r="JB40" s="15" t="n">
-        <v>3.536</v>
+        <v>6.9057</v>
       </c>
       <c r="JC40" s="15" t="n">
-        <v>4.0542</v>
+        <v>5.6264</v>
       </c>
       <c r="JD40" s="15" t="n">
-        <v>25.7921</v>
+        <v>31.5962</v>
       </c>
       <c r="JE40" s="15" t="n">
-        <v>5.3055</v>
+        <v>5.8441</v>
       </c>
       <c r="JF40" s="15" t="n">
-        <v>4.8596</v>
+        <v>1.0963</v>
       </c>
       <c r="JG40" s="15" t="n">
-        <v>0.5843</v>
+        <v>-0.6304</v>
       </c>
       <c r="JH40" s="15" t="n">
         <v>-20.9218</v>
       </c>
       <c r="JI40" s="15" t="n">
         <v>3.165</v>
       </c>
       <c r="JJ40" s="15" t="n">
         <v>17.2021</v>
       </c>
       <c r="JK40" s="15" t="n">
         <v>18.8226</v>
       </c>
       <c r="JL40" s="15" t="n">
         <v>20.3446</v>
       </c>
       <c r="JM40" s="15" t="n">
         <v>17.2704</v>
       </c>
       <c r="JN40" s="15" t="n">
         <v>49.4149</v>
       </c>
       <c r="JO40" s="15" t="n">
         <v>-1.1701</v>
       </c>
@@ -37588,90 +37588,90 @@
         </is>
       </c>
       <c r="NM40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos sobre los productos</t>
         </is>
       </c>
       <c r="B41" s="14" t="n">
-        <v>43990.0</v>
+        <v>44407.0</v>
       </c>
       <c r="C41" s="14" t="n">
-        <v>43934.0</v>
+        <v>44035.0</v>
       </c>
       <c r="D41" s="14" t="n">
-        <v>43891.0</v>
+        <v>44152.0</v>
       </c>
       <c r="E41" s="14" t="n">
-        <v>42907.0</v>
+        <v>42779.0</v>
       </c>
       <c r="F41" s="14" t="n">
-        <v>41869.0</v>
+        <v>41785.0</v>
       </c>
       <c r="G41" s="14" t="n">
-        <v>41205.0</v>
+        <v>41217.0</v>
       </c>
       <c r="H41" s="14" t="n">
-        <v>39561.0</v>
+        <v>39841.0</v>
       </c>
       <c r="I41" s="14" t="n">
-        <v>38364.0</v>
+        <v>38571.0</v>
       </c>
       <c r="J41" s="14" t="n">
-        <v>38028.0</v>
+        <v>37746.0</v>
       </c>
       <c r="K41" s="14" t="n">
-        <v>36443.0</v>
+        <v>36524.0</v>
       </c>
       <c r="L41" s="14" t="n">
-        <v>34374.0</v>
+        <v>35517.0</v>
       </c>
       <c r="M41" s="14" t="n">
-        <v>35129.0</v>
+        <v>35239.0</v>
       </c>
       <c r="N41" s="14" t="n">
-        <v>35850.0</v>
+        <v>34823.0</v>
       </c>
       <c r="O41" s="14" t="n">
-        <v>35751.0</v>
+        <v>35525.0</v>
       </c>
       <c r="P41" s="14" t="n">
         <v>31933.0</v>
       </c>
       <c r="Q41" s="14" t="n">
         <v>36798.0</v>
       </c>
       <c r="R41" s="14" t="n">
         <v>35521.0</v>
       </c>
       <c r="S41" s="14" t="n">
         <v>35148.0</v>
       </c>
       <c r="T41" s="14" t="n">
         <v>33626.0</v>
       </c>
       <c r="U41" s="14" t="n">
         <v>32581.0</v>
       </c>
       <c r="V41" s="14" t="n">
         <v>30277.0</v>
       </c>
       <c r="W41" s="14" t="n">
         <v>29429.0</v>
       </c>
@@ -37966,90 +37966,90 @@
       <c r="DP41" s="14" t="n">
         <v>11275.0</v>
       </c>
       <c r="DQ41" s="14" t="n">
         <v>11202.0</v>
       </c>
       <c r="DR41" s="14" t="n">
         <v>11029.0</v>
       </c>
       <c r="DS41" s="14" t="n">
         <v>10936.0</v>
       </c>
       <c r="DT41" s="14" t="n">
         <v>10336.0</v>
       </c>
       <c r="DU41" s="14" t="n">
         <v>10585.0</v>
       </c>
       <c r="DV41" s="14" t="n">
         <v>10492.0</v>
       </c>
       <c r="DW41" s="14" t="n">
         <v>10130.0</v>
       </c>
       <c r="DX41" s="15" t="n">
-        <v>0.1275</v>
+        <v>0.8448</v>
       </c>
       <c r="DY41" s="15" t="n">
-        <v>0.098</v>
+        <v>-0.265</v>
       </c>
       <c r="DZ41" s="15" t="n">
-        <v>2.2933</v>
+        <v>3.2095</v>
       </c>
       <c r="EA41" s="15" t="n">
-        <v>2.4792</v>
+        <v>2.3788</v>
       </c>
       <c r="EB41" s="15" t="n">
-        <v>1.6115</v>
+        <v>1.3781</v>
       </c>
       <c r="EC41" s="15" t="n">
-        <v>4.1556</v>
+        <v>3.4537</v>
       </c>
       <c r="ED41" s="15" t="n">
-        <v>3.1201</v>
+        <v>3.2926</v>
       </c>
       <c r="EE41" s="15" t="n">
-        <v>0.8836</v>
+        <v>2.1857</v>
       </c>
       <c r="EF41" s="15" t="n">
-        <v>4.3493</v>
+        <v>3.3457</v>
       </c>
       <c r="EG41" s="15" t="n">
-        <v>6.0191</v>
+        <v>2.8353</v>
       </c>
       <c r="EH41" s="15" t="n">
-        <v>-2.1492</v>
+        <v>0.7889</v>
       </c>
       <c r="EI41" s="15" t="n">
-        <v>-2.0112</v>
+        <v>1.1946</v>
       </c>
       <c r="EJ41" s="15" t="n">
-        <v>0.2769</v>
+        <v>-1.9761</v>
       </c>
       <c r="EK41" s="15" t="n">
-        <v>11.9563</v>
+        <v>11.2486</v>
       </c>
       <c r="EL41" s="15" t="n">
         <v>-13.2208</v>
       </c>
       <c r="EM41" s="15" t="n">
         <v>3.5951</v>
       </c>
       <c r="EN41" s="15" t="n">
         <v>1.0612</v>
       </c>
       <c r="EO41" s="15" t="n">
         <v>4.5263</v>
       </c>
       <c r="EP41" s="15" t="n">
         <v>3.2074</v>
       </c>
       <c r="EQ41" s="15" t="n">
         <v>7.6097</v>
       </c>
       <c r="ER41" s="15" t="n">
         <v>2.8815</v>
       </c>
       <c r="ES41" s="15" t="n">
         <v>2.2621</v>
       </c>
@@ -38346,90 +38346,90 @@
       </c>
       <c r="IM41" s="15" t="n">
         <v>1.5686</v>
       </c>
       <c r="IN41" s="15" t="n">
         <v>0.8504</v>
       </c>
       <c r="IO41" s="15" t="n">
         <v>5.805</v>
       </c>
       <c r="IP41" s="15" t="n">
         <v>-2.3524</v>
       </c>
       <c r="IQ41" s="15" t="n">
         <v>0.8864</v>
       </c>
       <c r="IR41" s="15" t="n">
         <v>3.5735</v>
       </c>
       <c r="IS41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT41" s="15" t="n">
-        <v>5.0658</v>
+        <v>6.275</v>
       </c>
       <c r="IU41" s="15" t="n">
-        <v>6.623</v>
+        <v>6.837</v>
       </c>
       <c r="IV41" s="15" t="n">
-        <v>10.9451</v>
+        <v>10.8205</v>
       </c>
       <c r="IW41" s="15" t="n">
-        <v>11.8418</v>
+        <v>10.9098</v>
       </c>
       <c r="IX41" s="15" t="n">
-        <v>10.1005</v>
+        <v>10.7005</v>
       </c>
       <c r="IY41" s="15" t="n">
-        <v>13.067</v>
+        <v>12.8491</v>
       </c>
       <c r="IZ41" s="15" t="n">
-        <v>15.0899</v>
+        <v>12.1745</v>
       </c>
       <c r="JA41" s="15" t="n">
-        <v>9.2089</v>
+        <v>9.4554</v>
       </c>
       <c r="JB41" s="15" t="n">
-        <v>6.0753</v>
+        <v>8.3939</v>
       </c>
       <c r="JC41" s="15" t="n">
-        <v>1.9356</v>
+        <v>2.8121</v>
       </c>
       <c r="JD41" s="15" t="n">
-        <v>7.6441</v>
+        <v>11.2235</v>
       </c>
       <c r="JE41" s="15" t="n">
-        <v>-4.5356</v>
+        <v>-4.2366</v>
       </c>
       <c r="JF41" s="15" t="n">
-        <v>0.9262</v>
+        <v>-1.965</v>
       </c>
       <c r="JG41" s="15" t="n">
-        <v>1.7156</v>
+        <v>1.0726</v>
       </c>
       <c r="JH41" s="15" t="n">
         <v>-5.0348</v>
       </c>
       <c r="JI41" s="15" t="n">
         <v>12.9431</v>
       </c>
       <c r="JJ41" s="15" t="n">
         <v>17.3201</v>
       </c>
       <c r="JK41" s="15" t="n">
         <v>19.4332</v>
       </c>
       <c r="JL41" s="15" t="n">
         <v>16.8462</v>
       </c>
       <c r="JM41" s="15" t="n">
         <v>17.8166</v>
       </c>
       <c r="JN41" s="15" t="n">
         <v>45.9344</v>
       </c>
       <c r="JO41" s="15" t="n">
         <v>-1.3377</v>
       </c>
@@ -38739,90 +38739,90 @@
         </is>
       </c>
       <c r="NM41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NN41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NO41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B42" s="14" t="n">
-        <v>2767.0</v>
+        <v>2567.0</v>
       </c>
       <c r="C42" s="14" t="n">
-        <v>2904.0</v>
+        <v>2881.0</v>
       </c>
       <c r="D42" s="14" t="n">
-        <v>2815.0</v>
+        <v>2730.0</v>
       </c>
       <c r="E42" s="14" t="n">
-        <v>2798.0</v>
+        <v>2846.0</v>
       </c>
       <c r="F42" s="14" t="n">
-        <v>2925.0</v>
+        <v>2968.0</v>
       </c>
       <c r="G42" s="14" t="n">
-        <v>2991.0</v>
+        <v>3058.0</v>
       </c>
       <c r="H42" s="14" t="n">
-        <v>2641.0</v>
+        <v>2968.0</v>
       </c>
       <c r="I42" s="14" t="n">
-        <v>2824.0</v>
+        <v>2821.0</v>
       </c>
       <c r="J42" s="14" t="n">
-        <v>2774.0</v>
+        <v>2651.0</v>
       </c>
       <c r="K42" s="14" t="n">
-        <v>2410.0</v>
+        <v>2394.0</v>
       </c>
       <c r="L42" s="14" t="n">
-        <v>2970.0</v>
+        <v>2664.0</v>
       </c>
       <c r="M42" s="14" t="n">
-        <v>2280.0</v>
+        <v>2222.0</v>
       </c>
       <c r="N42" s="14" t="n">
-        <v>1800.0</v>
+        <v>1995.0</v>
       </c>
       <c r="O42" s="14" t="n">
-        <v>3044.0</v>
+        <v>3213.0</v>
       </c>
       <c r="P42" s="14" t="n">
         <v>6968.0</v>
       </c>
       <c r="Q42" s="14" t="n">
         <v>5604.0</v>
       </c>
       <c r="R42" s="14" t="n">
         <v>3049.0</v>
       </c>
       <c r="S42" s="14" t="n">
         <v>2631.0</v>
       </c>
       <c r="T42" s="14" t="n">
         <v>2056.0</v>
       </c>
       <c r="U42" s="14" t="n">
         <v>2344.0</v>
       </c>
       <c r="V42" s="14" t="n">
         <v>2571.0</v>
       </c>
       <c r="W42" s="14" t="n">
         <v>2063.0</v>
       </c>
@@ -39117,90 +39117,90 @@
       <c r="DP42" s="14" t="n">
         <v>1640.0</v>
       </c>
       <c r="DQ42" s="14" t="n">
         <v>1763.0</v>
       </c>
       <c r="DR42" s="14" t="n">
         <v>1898.0</v>
       </c>
       <c r="DS42" s="14" t="n">
         <v>1735.0</v>
       </c>
       <c r="DT42" s="14" t="n">
         <v>2240.0</v>
       </c>
       <c r="DU42" s="14" t="n">
         <v>1674.0</v>
       </c>
       <c r="DV42" s="14" t="n">
         <v>1716.0</v>
       </c>
       <c r="DW42" s="14" t="n">
         <v>1670.0</v>
       </c>
       <c r="DX42" s="15" t="n">
-        <v>-4.7176</v>
+        <v>-10.899</v>
       </c>
       <c r="DY42" s="15" t="n">
-        <v>3.1616</v>
+        <v>5.5311</v>
       </c>
       <c r="DZ42" s="15" t="n">
-        <v>0.6076</v>
+        <v>-4.0759</v>
       </c>
       <c r="EA42" s="15" t="n">
-        <v>-4.3419</v>
+        <v>-4.1105</v>
       </c>
       <c r="EB42" s="15" t="n">
-        <v>-2.2066</v>
+        <v>-2.9431</v>
       </c>
       <c r="EC42" s="15" t="n">
-        <v>13.2526</v>
+        <v>3.0323</v>
       </c>
       <c r="ED42" s="15" t="n">
-        <v>-6.4802</v>
+        <v>5.2109</v>
       </c>
       <c r="EE42" s="15" t="n">
-        <v>1.8025</v>
+        <v>6.4127</v>
       </c>
       <c r="EF42" s="15" t="n">
-        <v>15.1037</v>
+        <v>10.7352</v>
       </c>
       <c r="EG42" s="15" t="n">
-        <v>-18.8552</v>
+        <v>-10.1351</v>
       </c>
       <c r="EH42" s="15" t="n">
-        <v>30.2632</v>
+        <v>19.892</v>
       </c>
       <c r="EI42" s="15" t="n">
-        <v>26.6667</v>
+        <v>11.3784</v>
       </c>
       <c r="EJ42" s="15" t="n">
-        <v>-40.8673</v>
+        <v>-37.9085</v>
       </c>
       <c r="EK42" s="15" t="n">
-        <v>-56.3146</v>
+        <v>-53.8892</v>
       </c>
       <c r="EL42" s="15" t="n">
         <v>24.3398</v>
       </c>
       <c r="EM42" s="15" t="n">
         <v>83.798</v>
       </c>
       <c r="EN42" s="15" t="n">
         <v>15.8875</v>
       </c>
       <c r="EO42" s="15" t="n">
         <v>27.9669</v>
       </c>
       <c r="EP42" s="15" t="n">
         <v>-12.2867</v>
       </c>
       <c r="EQ42" s="15" t="n">
         <v>-8.8292</v>
       </c>
       <c r="ER42" s="15" t="n">
         <v>24.6243</v>
       </c>
       <c r="ES42" s="15" t="n">
         <v>-18.9391</v>
       </c>
@@ -39497,90 +39497,90 @@
       </c>
       <c r="IM42" s="15" t="n">
         <v>-7.1128</v>
       </c>
       <c r="IN42" s="15" t="n">
         <v>9.3948</v>
       </c>
       <c r="IO42" s="15" t="n">
         <v>-22.5446</v>
       </c>
       <c r="IP42" s="15" t="n">
         <v>33.8112</v>
       </c>
       <c r="IQ42" s="15" t="n">
         <v>-2.4476</v>
       </c>
       <c r="IR42" s="15" t="n">
         <v>2.7545</v>
       </c>
       <c r="IS42" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IT42" s="15" t="n">
-        <v>-5.4017</v>
+        <v>-13.5108</v>
       </c>
       <c r="IU42" s="15" t="n">
-        <v>-2.9087</v>
+        <v>-5.7881</v>
       </c>
       <c r="IV42" s="15" t="n">
-        <v>6.5884</v>
+        <v>-8.0189</v>
       </c>
       <c r="IW42" s="15" t="n">
-        <v>-0.9207</v>
+        <v>0.8862</v>
       </c>
       <c r="IX42" s="15" t="n">
-        <v>5.4434</v>
+        <v>11.9578</v>
       </c>
       <c r="IY42" s="15" t="n">
-        <v>24.1079</v>
+        <v>27.736</v>
       </c>
       <c r="IZ42" s="15" t="n">
-        <v>-11.0774</v>
+        <v>11.4114</v>
       </c>
       <c r="JA42" s="15" t="n">
-        <v>23.8596</v>
+        <v>26.9577</v>
       </c>
       <c r="JB42" s="15" t="n">
-        <v>54.1111</v>
+        <v>32.8822</v>
       </c>
       <c r="JC42" s="15" t="n">
-        <v>-20.8279</v>
+        <v>-25.4902</v>
       </c>
       <c r="JD42" s="15" t="n">
-        <v>-57.3766</v>
+        <v>-61.7681</v>
       </c>
       <c r="JE42" s="15" t="n">
-        <v>-59.3148</v>
+        <v>-60.3498</v>
       </c>
       <c r="JF42" s="15" t="n">
-        <v>-40.9643</v>
+        <v>-34.5687</v>
       </c>
       <c r="JG42" s="15" t="n">
-        <v>15.6975</v>
+        <v>22.1209</v>
       </c>
       <c r="JH42" s="15" t="n">
         <v>238.9105</v>
       </c>
       <c r="JI42" s="15" t="n">
         <v>139.0785</v>
       </c>
       <c r="JJ42" s="15" t="n">
         <v>18.592</v>
       </c>
       <c r="JK42" s="15" t="n">
         <v>27.5327</v>
       </c>
       <c r="JL42" s="15" t="n">
         <v>-19.2141</v>
       </c>
       <c r="JM42" s="15" t="n">
         <v>25.3476</v>
       </c>
       <c r="JN42" s="15" t="n">
         <v>16.6515</v>
       </c>
       <c r="JO42" s="15" t="n">
         <v>-3.508</v>
       </c>
@@ -39900,51 +39900,51 @@
         </is>
       </c>
       <c r="NO42" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Notas:</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t/>
+          <t>Instituto Nacional de Estadística</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="B7:DW7"/>
     <mergeCell ref="DX7:IS7"/>
     <mergeCell ref="IT7:NO7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 