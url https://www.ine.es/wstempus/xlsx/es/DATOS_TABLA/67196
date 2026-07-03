--- v3 (2026-05-18)
+++ v4 (2026-07-03)
@@ -3030,51 +3030,51 @@
       <c r="NK8" s="7" t="inlineStr">
         <is>
           <t>1995T2</t>
         </is>
       </c>
       <c r="NL8" s="7" t="inlineStr">
         <is>
           <t>1995T1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    Datos no ajustados de estacionalidad y calendario</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Producto interior bruto a precios de mercado</t>
         </is>
       </c>
       <c r="B10" s="14" t="n">
-        <v>421392.0</v>
+        <v>421569.0</v>
       </c>
       <c r="C10" s="14" t="n">
         <v>450529.0</v>
       </c>
       <c r="D10" s="14" t="n">
         <v>416572.0</v>
       </c>
       <c r="E10" s="14" t="n">
         <v>423131.0</v>
       </c>
       <c r="F10" s="14" t="n">
         <v>396920.0</v>
       </c>
       <c r="G10" s="14" t="n">
         <v>420831.0</v>
       </c>
       <c r="H10" s="14" t="n">
         <v>394243.0</v>
       </c>
       <c r="I10" s="14" t="n">
         <v>401519.0</v>
       </c>
       <c r="J10" s="14" t="n">
         <v>377737.0</v>
       </c>
@@ -3405,51 +3405,51 @@
       <c r="DO10" s="14" t="n">
         <v>129926.0</v>
       </c>
       <c r="DP10" s="14" t="n">
         <v>120083.0</v>
       </c>
       <c r="DQ10" s="14" t="n">
         <v>123277.0</v>
       </c>
       <c r="DR10" s="14" t="n">
         <v>115660.0</v>
       </c>
       <c r="DS10" s="14" t="n">
         <v>122356.0</v>
       </c>
       <c r="DT10" s="14" t="n">
         <v>112289.0</v>
       </c>
       <c r="DU10" s="14" t="n">
         <v>116592.0</v>
       </c>
       <c r="DV10" s="14" t="n">
         <v>109022.0</v>
       </c>
       <c r="DW10" s="15" t="n">
-        <v>-6.4673</v>
+        <v>-6.428</v>
       </c>
       <c r="DX10" s="15" t="n">
         <v>8.1515</v>
       </c>
       <c r="DY10" s="15" t="n">
         <v>-1.5501</v>
       </c>
       <c r="DZ10" s="15" t="n">
         <v>6.6036</v>
       </c>
       <c r="EA10" s="15" t="n">
         <v>-5.6819</v>
       </c>
       <c r="EB10" s="15" t="n">
         <v>6.7441</v>
       </c>
       <c r="EC10" s="15" t="n">
         <v>-1.8121</v>
       </c>
       <c r="ED10" s="15" t="n">
         <v>6.2959</v>
       </c>
       <c r="EE10" s="15" t="n">
         <v>-4.5458</v>
       </c>
@@ -3782,51 +3782,51 @@
       </c>
       <c r="IK10" s="15" t="n">
         <v>-2.5909</v>
       </c>
       <c r="IL10" s="15" t="n">
         <v>6.5857</v>
       </c>
       <c r="IM10" s="15" t="n">
         <v>-5.4726</v>
       </c>
       <c r="IN10" s="15" t="n">
         <v>8.9653</v>
       </c>
       <c r="IO10" s="15" t="n">
         <v>-3.6906</v>
       </c>
       <c r="IP10" s="15" t="n">
         <v>6.9436</v>
       </c>
       <c r="IQ10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR10" s="15" t="n">
-        <v>6.1655</v>
+        <v>6.2101</v>
       </c>
       <c r="IS10" s="15" t="n">
         <v>7.057</v>
       </c>
       <c r="IT10" s="15" t="n">
         <v>5.6638</v>
       </c>
       <c r="IU10" s="15" t="n">
         <v>5.3826</v>
       </c>
       <c r="IV10" s="15" t="n">
         <v>5.0784</v>
       </c>
       <c r="IW10" s="15" t="n">
         <v>6.344</v>
       </c>
       <c r="IX10" s="15" t="n">
         <v>6.6308</v>
       </c>
       <c r="IY10" s="15" t="n">
         <v>6.7495</v>
       </c>
       <c r="IZ10" s="15" t="n">
         <v>6.0535</v>
       </c>
@@ -4172,51 +4172,51 @@
         </is>
       </c>
       <c r="NJ10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL10" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Agricultura, ganadería, silvicultura y pesca (A, CNAE 2009)</t>
         </is>
       </c>
       <c r="B11" s="14" t="n">
-        <v>11097.0</v>
+        <v>11297.0</v>
       </c>
       <c r="C11" s="14" t="n">
         <v>15323.0</v>
       </c>
       <c r="D11" s="14" t="n">
         <v>8438.0</v>
       </c>
       <c r="E11" s="14" t="n">
         <v>10690.0</v>
       </c>
       <c r="F11" s="14" t="n">
         <v>10804.0</v>
       </c>
       <c r="G11" s="14" t="n">
         <v>15005.0</v>
       </c>
       <c r="H11" s="14" t="n">
         <v>8214.0</v>
       </c>
       <c r="I11" s="14" t="n">
         <v>10172.0</v>
       </c>
       <c r="J11" s="14" t="n">
         <v>10501.0</v>
       </c>
@@ -4547,51 +4547,51 @@
       <c r="DO11" s="14" t="n">
         <v>6054.0</v>
       </c>
       <c r="DP11" s="14" t="n">
         <v>4427.0</v>
       </c>
       <c r="DQ11" s="14" t="n">
         <v>6395.0</v>
       </c>
       <c r="DR11" s="14" t="n">
         <v>4538.0</v>
       </c>
       <c r="DS11" s="14" t="n">
         <v>5357.0</v>
       </c>
       <c r="DT11" s="14" t="n">
         <v>3758.0</v>
       </c>
       <c r="DU11" s="14" t="n">
         <v>5088.0</v>
       </c>
       <c r="DV11" s="14" t="n">
         <v>3630.0</v>
       </c>
       <c r="DW11" s="15" t="n">
-        <v>-27.5795</v>
+        <v>-26.2742</v>
       </c>
       <c r="DX11" s="15" t="n">
         <v>81.5952</v>
       </c>
       <c r="DY11" s="15" t="n">
         <v>-21.0664</v>
       </c>
       <c r="DZ11" s="15" t="n">
         <v>-1.0552</v>
       </c>
       <c r="EA11" s="15" t="n">
         <v>-27.9973</v>
       </c>
       <c r="EB11" s="15" t="n">
         <v>82.6759</v>
       </c>
       <c r="EC11" s="15" t="n">
         <v>-19.2489</v>
       </c>
       <c r="ED11" s="15" t="n">
         <v>-3.133</v>
       </c>
       <c r="EE11" s="15" t="n">
         <v>-24.9607</v>
       </c>
@@ -4924,51 +4924,51 @@
       </c>
       <c r="IK11" s="15" t="n">
         <v>-30.774</v>
       </c>
       <c r="IL11" s="15" t="n">
         <v>40.9211</v>
       </c>
       <c r="IM11" s="15" t="n">
         <v>-15.2884</v>
       </c>
       <c r="IN11" s="15" t="n">
         <v>42.5492</v>
       </c>
       <c r="IO11" s="15" t="n">
         <v>-26.1399</v>
       </c>
       <c r="IP11" s="15" t="n">
         <v>40.1653</v>
       </c>
       <c r="IQ11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR11" s="15" t="n">
-        <v>2.712</v>
+        <v>4.5631</v>
       </c>
       <c r="IS11" s="15" t="n">
         <v>2.1193</v>
       </c>
       <c r="IT11" s="15" t="n">
         <v>2.7271</v>
       </c>
       <c r="IU11" s="15" t="n">
         <v>5.0924</v>
       </c>
       <c r="IV11" s="15" t="n">
         <v>2.8854</v>
       </c>
       <c r="IW11" s="15" t="n">
         <v>7.2245</v>
       </c>
       <c r="IX11" s="15" t="n">
         <v>12.7987</v>
       </c>
       <c r="IY11" s="15" t="n">
         <v>12.1376</v>
       </c>
       <c r="IZ11" s="15" t="n">
         <v>20.8679</v>
       </c>
@@ -5314,51 +5314,51 @@
         </is>
       </c>
       <c r="NJ11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL11" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria (B-E, CNAE 2009)</t>
         </is>
       </c>
       <c r="B12" s="14" t="n">
-        <v>63536.0</v>
+        <v>63723.0</v>
       </c>
       <c r="C12" s="14" t="n">
         <v>64942.0</v>
       </c>
       <c r="D12" s="14" t="n">
         <v>56692.0</v>
       </c>
       <c r="E12" s="14" t="n">
         <v>56148.0</v>
       </c>
       <c r="F12" s="14" t="n">
         <v>62304.0</v>
       </c>
       <c r="G12" s="14" t="n">
         <v>62558.0</v>
       </c>
       <c r="H12" s="14" t="n">
         <v>53954.0</v>
       </c>
       <c r="I12" s="14" t="n">
         <v>53265.0</v>
       </c>
       <c r="J12" s="14" t="n">
         <v>57537.0</v>
       </c>
@@ -5689,51 +5689,51 @@
       <c r="DO12" s="14" t="n">
         <v>24698.0</v>
       </c>
       <c r="DP12" s="14" t="n">
         <v>22920.0</v>
       </c>
       <c r="DQ12" s="14" t="n">
         <v>24183.0</v>
       </c>
       <c r="DR12" s="14" t="n">
         <v>25038.0</v>
       </c>
       <c r="DS12" s="14" t="n">
         <v>22974.0</v>
       </c>
       <c r="DT12" s="14" t="n">
         <v>21154.0</v>
       </c>
       <c r="DU12" s="14" t="n">
         <v>22934.0</v>
       </c>
       <c r="DV12" s="14" t="n">
         <v>23972.0</v>
       </c>
       <c r="DW12" s="15" t="n">
-        <v>-2.165</v>
+        <v>-1.8771</v>
       </c>
       <c r="DX12" s="15" t="n">
         <v>14.5523</v>
       </c>
       <c r="DY12" s="15" t="n">
         <v>0.9689</v>
       </c>
       <c r="DZ12" s="15" t="n">
         <v>-9.8806</v>
       </c>
       <c r="EA12" s="15" t="n">
         <v>-0.406</v>
       </c>
       <c r="EB12" s="15" t="n">
         <v>15.9469</v>
       </c>
       <c r="EC12" s="15" t="n">
         <v>1.2935</v>
       </c>
       <c r="ED12" s="15" t="n">
         <v>-7.4248</v>
       </c>
       <c r="EE12" s="15" t="n">
         <v>-0.2151</v>
       </c>
@@ -6066,51 +6066,51 @@
       </c>
       <c r="IK12" s="15" t="n">
         <v>-5.2227</v>
       </c>
       <c r="IL12" s="15" t="n">
         <v>-3.4148</v>
       </c>
       <c r="IM12" s="15" t="n">
         <v>8.9841</v>
       </c>
       <c r="IN12" s="15" t="n">
         <v>8.6036</v>
       </c>
       <c r="IO12" s="15" t="n">
         <v>-7.7614</v>
       </c>
       <c r="IP12" s="15" t="n">
         <v>-4.3301</v>
       </c>
       <c r="IQ12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR12" s="15" t="n">
-        <v>1.9774</v>
+        <v>2.2775</v>
       </c>
       <c r="IS12" s="15" t="n">
         <v>3.8109</v>
       </c>
       <c r="IT12" s="15" t="n">
         <v>5.0747</v>
       </c>
       <c r="IU12" s="15" t="n">
         <v>5.4126</v>
       </c>
       <c r="IV12" s="15" t="n">
         <v>8.2851</v>
       </c>
       <c r="IW12" s="15" t="n">
         <v>8.4927</v>
       </c>
       <c r="IX12" s="15" t="n">
         <v>5.871</v>
       </c>
       <c r="IY12" s="15" t="n">
         <v>1.9231</v>
       </c>
       <c r="IZ12" s="15" t="n">
         <v>-2.8321</v>
       </c>
@@ -6456,51 +6456,51 @@
         </is>
       </c>
       <c r="NJ12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL12" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria. Industria manufacturera (C, CNAE 2009)</t>
         </is>
       </c>
       <c r="B13" s="14" t="n">
-        <v>47701.0</v>
+        <v>47808.0</v>
       </c>
       <c r="C13" s="14" t="n">
         <v>47336.0</v>
       </c>
       <c r="D13" s="14" t="n">
         <v>42066.0</v>
       </c>
       <c r="E13" s="14" t="n">
         <v>44015.0</v>
       </c>
       <c r="F13" s="14" t="n">
         <v>45363.0</v>
       </c>
       <c r="G13" s="14" t="n">
         <v>45495.0</v>
       </c>
       <c r="H13" s="14" t="n">
         <v>40143.0</v>
       </c>
       <c r="I13" s="14" t="n">
         <v>43099.0</v>
       </c>
       <c r="J13" s="14" t="n">
         <v>44159.0</v>
       </c>
@@ -6831,51 +6831,51 @@
       <c r="DO13" s="14" t="n">
         <v>20441.0</v>
       </c>
       <c r="DP13" s="14" t="n">
         <v>18835.0</v>
       </c>
       <c r="DQ13" s="14" t="n">
         <v>20410.0</v>
       </c>
       <c r="DR13" s="14" t="n">
         <v>20364.0</v>
       </c>
       <c r="DS13" s="14" t="n">
         <v>18882.0</v>
       </c>
       <c r="DT13" s="14" t="n">
         <v>17291.0</v>
       </c>
       <c r="DU13" s="14" t="n">
         <v>19251.0</v>
       </c>
       <c r="DV13" s="14" t="n">
         <v>19537.0</v>
       </c>
       <c r="DW13" s="15" t="n">
-        <v>0.7711</v>
+        <v>0.9971</v>
       </c>
       <c r="DX13" s="15" t="n">
         <v>12.5279</v>
       </c>
       <c r="DY13" s="15" t="n">
         <v>-4.428</v>
       </c>
       <c r="DZ13" s="15" t="n">
         <v>-2.9716</v>
       </c>
       <c r="EA13" s="15" t="n">
         <v>-0.2901</v>
       </c>
       <c r="EB13" s="15" t="n">
         <v>13.3323</v>
       </c>
       <c r="EC13" s="15" t="n">
         <v>-6.8586</v>
       </c>
       <c r="ED13" s="15" t="n">
         <v>-2.4004</v>
       </c>
       <c r="EE13" s="15" t="n">
         <v>2.7312</v>
       </c>
@@ -7208,51 +7208,51 @@
       </c>
       <c r="IK13" s="15" t="n">
         <v>-7.7168</v>
       </c>
       <c r="IL13" s="15" t="n">
         <v>0.2259</v>
       </c>
       <c r="IM13" s="15" t="n">
         <v>7.8487</v>
       </c>
       <c r="IN13" s="15" t="n">
         <v>9.2013</v>
       </c>
       <c r="IO13" s="15" t="n">
         <v>-10.1813</v>
       </c>
       <c r="IP13" s="15" t="n">
         <v>-1.4639</v>
       </c>
       <c r="IQ13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR13" s="15" t="n">
-        <v>5.154</v>
+        <v>5.3899</v>
       </c>
       <c r="IS13" s="15" t="n">
         <v>4.0466</v>
       </c>
       <c r="IT13" s="15" t="n">
         <v>4.7904</v>
       </c>
       <c r="IU13" s="15" t="n">
         <v>2.1253</v>
       </c>
       <c r="IV13" s="15" t="n">
         <v>2.7265</v>
       </c>
       <c r="IW13" s="15" t="n">
         <v>5.8392</v>
       </c>
       <c r="IX13" s="15" t="n">
         <v>5.4619</v>
       </c>
       <c r="IY13" s="15" t="n">
         <v>6.2651</v>
       </c>
       <c r="IZ13" s="15" t="n">
         <v>4.1167</v>
       </c>
@@ -7598,51 +7598,51 @@
         </is>
       </c>
       <c r="NJ13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL13" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Construcción (F, CNAE 2009)</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
-        <v>20804.0</v>
+        <v>20799.0</v>
       </c>
       <c r="C14" s="14" t="n">
         <v>25470.0</v>
       </c>
       <c r="D14" s="14" t="n">
         <v>20927.0</v>
       </c>
       <c r="E14" s="14" t="n">
         <v>24589.0</v>
       </c>
       <c r="F14" s="14" t="n">
         <v>19197.0</v>
       </c>
       <c r="G14" s="14" t="n">
         <v>22621.0</v>
       </c>
       <c r="H14" s="14" t="n">
         <v>18981.0</v>
       </c>
       <c r="I14" s="14" t="n">
         <v>22776.0</v>
       </c>
       <c r="J14" s="14" t="n">
         <v>18465.0</v>
       </c>
@@ -7973,51 +7973,51 @@
       <c r="DO14" s="14" t="n">
         <v>11033.0</v>
       </c>
       <c r="DP14" s="14" t="n">
         <v>9635.0</v>
       </c>
       <c r="DQ14" s="14" t="n">
         <v>10692.0</v>
       </c>
       <c r="DR14" s="14" t="n">
         <v>9266.0</v>
       </c>
       <c r="DS14" s="14" t="n">
         <v>10728.0</v>
       </c>
       <c r="DT14" s="14" t="n">
         <v>9171.0</v>
       </c>
       <c r="DU14" s="14" t="n">
         <v>10482.0</v>
       </c>
       <c r="DV14" s="14" t="n">
         <v>9133.0</v>
       </c>
       <c r="DW14" s="15" t="n">
-        <v>-18.3196</v>
+        <v>-18.3392</v>
       </c>
       <c r="DX14" s="15" t="n">
         <v>21.7088</v>
       </c>
       <c r="DY14" s="15" t="n">
         <v>-14.8928</v>
       </c>
       <c r="DZ14" s="15" t="n">
         <v>28.0877</v>
       </c>
       <c r="EA14" s="15" t="n">
         <v>-15.1364</v>
       </c>
       <c r="EB14" s="15" t="n">
         <v>19.1771</v>
       </c>
       <c r="EC14" s="15" t="n">
         <v>-16.6623</v>
       </c>
       <c r="ED14" s="15" t="n">
         <v>23.3469</v>
       </c>
       <c r="EE14" s="15" t="n">
         <v>-13.904</v>
       </c>
@@ -8350,51 +8350,51 @@
       </c>
       <c r="IK14" s="15" t="n">
         <v>-9.8859</v>
       </c>
       <c r="IL14" s="15" t="n">
         <v>15.3896</v>
       </c>
       <c r="IM14" s="15" t="n">
         <v>-13.6279</v>
       </c>
       <c r="IN14" s="15" t="n">
         <v>16.9774</v>
       </c>
       <c r="IO14" s="15" t="n">
         <v>-12.5072</v>
       </c>
       <c r="IP14" s="15" t="n">
         <v>14.7706</v>
       </c>
       <c r="IQ14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR14" s="15" t="n">
-        <v>8.3711</v>
+        <v>8.3451</v>
       </c>
       <c r="IS14" s="15" t="n">
         <v>12.5945</v>
       </c>
       <c r="IT14" s="15" t="n">
         <v>10.2524</v>
       </c>
       <c r="IU14" s="15" t="n">
         <v>7.9601</v>
       </c>
       <c r="IV14" s="15" t="n">
         <v>3.9643</v>
       </c>
       <c r="IW14" s="15" t="n">
         <v>5.474</v>
       </c>
       <c r="IX14" s="15" t="n">
         <v>2.9059</v>
       </c>
       <c r="IY14" s="15" t="n">
         <v>5.4933</v>
       </c>
       <c r="IZ14" s="15" t="n">
         <v>6.5063</v>
       </c>
@@ -8740,51 +8740,51 @@
         </is>
       </c>
       <c r="NJ14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL14" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios (G-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
-        <v>279261.0</v>
+        <v>280875.0</v>
       </c>
       <c r="C15" s="14" t="n">
         <v>307775.0</v>
       </c>
       <c r="D15" s="14" t="n">
         <v>291104.0</v>
       </c>
       <c r="E15" s="14" t="n">
         <v>292407.0</v>
       </c>
       <c r="F15" s="14" t="n">
         <v>261999.0</v>
       </c>
       <c r="G15" s="14" t="n">
         <v>289130.0</v>
       </c>
       <c r="H15" s="14" t="n">
         <v>277538.0</v>
       </c>
       <c r="I15" s="14" t="n">
         <v>279082.0</v>
       </c>
       <c r="J15" s="14" t="n">
         <v>252784.0</v>
       </c>
@@ -9115,51 +9115,51 @@
       <c r="DO15" s="14" t="n">
         <v>78924.0</v>
       </c>
       <c r="DP15" s="14" t="n">
         <v>73532.0</v>
       </c>
       <c r="DQ15" s="14" t="n">
         <v>73037.0</v>
       </c>
       <c r="DR15" s="14" t="n">
         <v>67168.0</v>
       </c>
       <c r="DS15" s="14" t="n">
         <v>75094.0</v>
       </c>
       <c r="DT15" s="14" t="n">
         <v>69264.0</v>
       </c>
       <c r="DU15" s="14" t="n">
         <v>69359.0</v>
       </c>
       <c r="DV15" s="14" t="n">
         <v>63918.0</v>
       </c>
       <c r="DW15" s="15" t="n">
-        <v>-9.2646</v>
+        <v>-8.7402</v>
       </c>
       <c r="DX15" s="15" t="n">
         <v>5.7268</v>
       </c>
       <c r="DY15" s="15" t="n">
         <v>-0.4456</v>
       </c>
       <c r="DZ15" s="15" t="n">
         <v>11.6062</v>
       </c>
       <c r="EA15" s="15" t="n">
         <v>-9.3837</v>
       </c>
       <c r="EB15" s="15" t="n">
         <v>4.1767</v>
       </c>
       <c r="EC15" s="15" t="n">
         <v>-0.5532</v>
       </c>
       <c r="ED15" s="15" t="n">
         <v>10.4033</v>
       </c>
       <c r="EE15" s="15" t="n">
         <v>-8.0103</v>
       </c>
@@ -9492,51 +9492,51 @@
       </c>
       <c r="IK15" s="15" t="n">
         <v>0.6777</v>
       </c>
       <c r="IL15" s="15" t="n">
         <v>8.7378</v>
       </c>
       <c r="IM15" s="15" t="n">
         <v>-10.5548</v>
       </c>
       <c r="IN15" s="15" t="n">
         <v>8.4171</v>
       </c>
       <c r="IO15" s="15" t="n">
         <v>-0.137</v>
       </c>
       <c r="IP15" s="15" t="n">
         <v>8.5125</v>
       </c>
       <c r="IQ15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR15" s="15" t="n">
-        <v>6.5886</v>
+        <v>7.2046</v>
       </c>
       <c r="IS15" s="15" t="n">
         <v>6.4487</v>
       </c>
       <c r="IT15" s="15" t="n">
         <v>4.888</v>
       </c>
       <c r="IU15" s="15" t="n">
         <v>4.7746</v>
       </c>
       <c r="IV15" s="15" t="n">
         <v>3.6454</v>
       </c>
       <c r="IW15" s="15" t="n">
         <v>5.2162</v>
       </c>
       <c r="IX15" s="15" t="n">
         <v>6.8996</v>
       </c>
       <c r="IY15" s="15" t="n">
         <v>7.3458</v>
       </c>
       <c r="IZ15" s="15" t="n">
         <v>7.8453</v>
       </c>
@@ -9882,51 +9882,51 @@
         </is>
       </c>
       <c r="NJ15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL15" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Comercio, transporte y hostelería (G-I, CNAE 2009)</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>90082.0</v>
+        <v>90432.0</v>
       </c>
       <c r="C16" s="14" t="n">
         <v>98256.0</v>
       </c>
       <c r="D16" s="14" t="n">
         <v>99087.0</v>
       </c>
       <c r="E16" s="14" t="n">
         <v>95341.0</v>
       </c>
       <c r="F16" s="14" t="n">
         <v>82092.0</v>
       </c>
       <c r="G16" s="14" t="n">
         <v>91426.0</v>
       </c>
       <c r="H16" s="14" t="n">
         <v>91302.0</v>
       </c>
       <c r="I16" s="14" t="n">
         <v>88561.0</v>
       </c>
       <c r="J16" s="14" t="n">
         <v>78289.0</v>
       </c>
@@ -10257,51 +10257,51 @@
       <c r="DO16" s="14" t="n">
         <v>29118.0</v>
       </c>
       <c r="DP16" s="14" t="n">
         <v>28540.0</v>
       </c>
       <c r="DQ16" s="14" t="n">
         <v>26522.0</v>
       </c>
       <c r="DR16" s="14" t="n">
         <v>25068.0</v>
       </c>
       <c r="DS16" s="14" t="n">
         <v>28234.0</v>
       </c>
       <c r="DT16" s="14" t="n">
         <v>27283.0</v>
       </c>
       <c r="DU16" s="14" t="n">
         <v>25886.0</v>
       </c>
       <c r="DV16" s="14" t="n">
         <v>24297.0</v>
       </c>
       <c r="DW16" s="15" t="n">
-        <v>-8.3191</v>
+        <v>-7.9629</v>
       </c>
       <c r="DX16" s="15" t="n">
         <v>-0.8387</v>
       </c>
       <c r="DY16" s="15" t="n">
         <v>3.9291</v>
       </c>
       <c r="DZ16" s="15" t="n">
         <v>16.1392</v>
       </c>
       <c r="EA16" s="15" t="n">
         <v>-10.2093</v>
       </c>
       <c r="EB16" s="15" t="n">
         <v>0.1358</v>
       </c>
       <c r="EC16" s="15" t="n">
         <v>3.095</v>
       </c>
       <c r="ED16" s="15" t="n">
         <v>13.1206</v>
       </c>
       <c r="EE16" s="15" t="n">
         <v>-7.9906</v>
       </c>
@@ -10634,51 +10634,51 @@
       </c>
       <c r="IK16" s="15" t="n">
         <v>7.6088</v>
       </c>
       <c r="IL16" s="15" t="n">
         <v>5.8002</v>
       </c>
       <c r="IM16" s="15" t="n">
         <v>-11.2134</v>
       </c>
       <c r="IN16" s="15" t="n">
         <v>3.4857</v>
       </c>
       <c r="IO16" s="15" t="n">
         <v>5.3967</v>
       </c>
       <c r="IP16" s="15" t="n">
         <v>6.5399</v>
       </c>
       <c r="IQ16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR16" s="15" t="n">
-        <v>9.733</v>
+        <v>10.1593</v>
       </c>
       <c r="IS16" s="15" t="n">
         <v>7.4705</v>
       </c>
       <c r="IT16" s="15" t="n">
         <v>8.5266</v>
       </c>
       <c r="IU16" s="15" t="n">
         <v>7.6557</v>
       </c>
       <c r="IV16" s="15" t="n">
         <v>4.8576</v>
       </c>
       <c r="IW16" s="15" t="n">
         <v>7.4488</v>
       </c>
       <c r="IX16" s="15" t="n">
         <v>8.2894</v>
       </c>
       <c r="IY16" s="15" t="n">
         <v>8.6998</v>
       </c>
       <c r="IZ16" s="15" t="n">
         <v>6.7044</v>
       </c>
@@ -11024,51 +11024,51 @@
         </is>
       </c>
       <c r="NJ16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL16" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Información y comunicaciones (J, CNAE 2009)</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>14507.0</v>
+        <v>14667.0</v>
       </c>
       <c r="C17" s="14" t="n">
         <v>17171.0</v>
       </c>
       <c r="D17" s="14" t="n">
         <v>15188.0</v>
       </c>
       <c r="E17" s="14" t="n">
         <v>15865.0</v>
       </c>
       <c r="F17" s="14" t="n">
         <v>13595.0</v>
       </c>
       <c r="G17" s="14" t="n">
         <v>16106.0</v>
       </c>
       <c r="H17" s="14" t="n">
         <v>14414.0</v>
       </c>
       <c r="I17" s="14" t="n">
         <v>15197.0</v>
       </c>
       <c r="J17" s="14" t="n">
         <v>13113.0</v>
       </c>
@@ -11399,51 +11399,51 @@
       <c r="DO17" s="14" t="n">
         <v>4862.0</v>
       </c>
       <c r="DP17" s="14" t="n">
         <v>4290.0</v>
       </c>
       <c r="DQ17" s="14" t="n">
         <v>4599.0</v>
       </c>
       <c r="DR17" s="14" t="n">
         <v>4082.0</v>
       </c>
       <c r="DS17" s="14" t="n">
         <v>4454.0</v>
       </c>
       <c r="DT17" s="14" t="n">
         <v>3875.0</v>
       </c>
       <c r="DU17" s="14" t="n">
         <v>4148.0</v>
       </c>
       <c r="DV17" s="14" t="n">
         <v>3668.0</v>
       </c>
       <c r="DW17" s="15" t="n">
-        <v>-15.5145</v>
+        <v>-14.5827</v>
       </c>
       <c r="DX17" s="15" t="n">
         <v>13.0564</v>
       </c>
       <c r="DY17" s="15" t="n">
         <v>-4.2673</v>
       </c>
       <c r="DZ17" s="15" t="n">
         <v>16.6973</v>
       </c>
       <c r="EA17" s="15" t="n">
         <v>-15.5905</v>
       </c>
       <c r="EB17" s="15" t="n">
         <v>11.7386</v>
       </c>
       <c r="EC17" s="15" t="n">
         <v>-5.1523</v>
       </c>
       <c r="ED17" s="15" t="n">
         <v>15.8926</v>
       </c>
       <c r="EE17" s="15" t="n">
         <v>-14.5566</v>
       </c>
@@ -11776,51 +11776,51 @@
       </c>
       <c r="IK17" s="15" t="n">
         <v>-6.7189</v>
       </c>
       <c r="IL17" s="15" t="n">
         <v>12.6654</v>
       </c>
       <c r="IM17" s="15" t="n">
         <v>-8.352</v>
       </c>
       <c r="IN17" s="15" t="n">
         <v>14.9419</v>
       </c>
       <c r="IO17" s="15" t="n">
         <v>-6.5815</v>
       </c>
       <c r="IP17" s="15" t="n">
         <v>13.0862</v>
       </c>
       <c r="IQ17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR17" s="15" t="n">
-        <v>6.7083</v>
+        <v>7.8853</v>
       </c>
       <c r="IS17" s="15" t="n">
         <v>6.6124</v>
       </c>
       <c r="IT17" s="15" t="n">
         <v>5.3698</v>
       </c>
       <c r="IU17" s="15" t="n">
         <v>4.3956</v>
       </c>
       <c r="IV17" s="15" t="n">
         <v>3.6757</v>
       </c>
       <c r="IW17" s="15" t="n">
         <v>4.9456</v>
       </c>
       <c r="IX17" s="15" t="n">
         <v>5.4734</v>
       </c>
       <c r="IY17" s="15" t="n">
         <v>5.1914</v>
       </c>
       <c r="IZ17" s="15" t="n">
         <v>5.8781</v>
       </c>
@@ -12166,51 +12166,51 @@
         </is>
       </c>
       <c r="NJ17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL17" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades financieras y de seguros (K, CNAE 2009)</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
-        <v>19796.0</v>
+        <v>20049.0</v>
       </c>
       <c r="C18" s="14" t="n">
         <v>18990.0</v>
       </c>
       <c r="D18" s="14" t="n">
         <v>19260.0</v>
       </c>
       <c r="E18" s="14" t="n">
         <v>18863.0</v>
       </c>
       <c r="F18" s="14" t="n">
         <v>19970.0</v>
       </c>
       <c r="G18" s="14" t="n">
         <v>18662.0</v>
       </c>
       <c r="H18" s="14" t="n">
         <v>21053.0</v>
       </c>
       <c r="I18" s="14" t="n">
         <v>20343.0</v>
       </c>
       <c r="J18" s="14" t="n">
         <v>20665.0</v>
       </c>
@@ -12541,51 +12541,51 @@
       <c r="DO18" s="14" t="n">
         <v>5367.0</v>
       </c>
       <c r="DP18" s="14" t="n">
         <v>5328.0</v>
       </c>
       <c r="DQ18" s="14" t="n">
         <v>5345.0</v>
       </c>
       <c r="DR18" s="14" t="n">
         <v>4880.0</v>
       </c>
       <c r="DS18" s="14" t="n">
         <v>4854.0</v>
       </c>
       <c r="DT18" s="14" t="n">
         <v>5210.0</v>
       </c>
       <c r="DU18" s="14" t="n">
         <v>5102.0</v>
       </c>
       <c r="DV18" s="14" t="n">
         <v>4876.0</v>
       </c>
       <c r="DW18" s="15" t="n">
-        <v>4.2443</v>
+        <v>5.5766</v>
       </c>
       <c r="DX18" s="15" t="n">
         <v>-1.4019</v>
       </c>
       <c r="DY18" s="15" t="n">
         <v>2.1046</v>
       </c>
       <c r="DZ18" s="15" t="n">
         <v>-5.5433</v>
       </c>
       <c r="EA18" s="15" t="n">
         <v>7.0089</v>
       </c>
       <c r="EB18" s="15" t="n">
         <v>-11.3571</v>
       </c>
       <c r="EC18" s="15" t="n">
         <v>3.4901</v>
       </c>
       <c r="ED18" s="15" t="n">
         <v>-1.5582</v>
       </c>
       <c r="EE18" s="15" t="n">
         <v>5.8441</v>
       </c>
@@ -12918,51 +12918,51 @@
       </c>
       <c r="IK18" s="15" t="n">
         <v>-0.3181</v>
       </c>
       <c r="IL18" s="15" t="n">
         <v>9.5287</v>
       </c>
       <c r="IM18" s="15" t="n">
         <v>0.5356</v>
       </c>
       <c r="IN18" s="15" t="n">
         <v>-6.833</v>
       </c>
       <c r="IO18" s="15" t="n">
         <v>2.1168</v>
       </c>
       <c r="IP18" s="15" t="n">
         <v>4.6349</v>
       </c>
       <c r="IQ18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR18" s="15" t="n">
-        <v>-0.8713</v>
+        <v>0.3956</v>
       </c>
       <c r="IS18" s="15" t="n">
         <v>1.7576</v>
       </c>
       <c r="IT18" s="15" t="n">
         <v>-8.5166</v>
       </c>
       <c r="IU18" s="15" t="n">
         <v>-7.2752</v>
       </c>
       <c r="IV18" s="15" t="n">
         <v>-3.3632</v>
       </c>
       <c r="IW18" s="15" t="n">
         <v>-4.4151</v>
       </c>
       <c r="IX18" s="15" t="n">
         <v>3.8987</v>
       </c>
       <c r="IY18" s="15" t="n">
         <v>13.737</v>
       </c>
       <c r="IZ18" s="15" t="n">
         <v>28.6978</v>
       </c>
@@ -13308,51 +13308,51 @@
         </is>
       </c>
       <c r="NJ18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL18" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades inmobiliarias (L, CNAE 2009)</t>
         </is>
       </c>
       <c r="B19" s="14" t="n">
-        <v>44288.0</v>
+        <v>44368.0</v>
       </c>
       <c r="C19" s="14" t="n">
         <v>44128.0</v>
       </c>
       <c r="D19" s="14" t="n">
         <v>42728.0</v>
       </c>
       <c r="E19" s="14" t="n">
         <v>44799.0</v>
       </c>
       <c r="F19" s="14" t="n">
         <v>42096.0</v>
       </c>
       <c r="G19" s="14" t="n">
         <v>42126.0</v>
       </c>
       <c r="H19" s="14" t="n">
         <v>41106.0</v>
       </c>
       <c r="I19" s="14" t="n">
         <v>42854.0</v>
       </c>
       <c r="J19" s="14" t="n">
         <v>41131.0</v>
       </c>
@@ -13683,51 +13683,51 @@
       <c r="DO19" s="14" t="n">
         <v>6818.0</v>
       </c>
       <c r="DP19" s="14" t="n">
         <v>6401.0</v>
       </c>
       <c r="DQ19" s="14" t="n">
         <v>6135.0</v>
       </c>
       <c r="DR19" s="14" t="n">
         <v>5983.0</v>
       </c>
       <c r="DS19" s="14" t="n">
         <v>6471.0</v>
       </c>
       <c r="DT19" s="14" t="n">
         <v>5886.0</v>
       </c>
       <c r="DU19" s="14" t="n">
         <v>5688.0</v>
       </c>
       <c r="DV19" s="14" t="n">
         <v>5603.0</v>
       </c>
       <c r="DW19" s="15" t="n">
-        <v>0.3626</v>
+        <v>0.5439</v>
       </c>
       <c r="DX19" s="15" t="n">
         <v>3.2765</v>
       </c>
       <c r="DY19" s="15" t="n">
         <v>-4.6229</v>
       </c>
       <c r="DZ19" s="15" t="n">
         <v>6.421</v>
       </c>
       <c r="EA19" s="15" t="n">
         <v>-0.0712</v>
       </c>
       <c r="EB19" s="15" t="n">
         <v>2.4814</v>
       </c>
       <c r="EC19" s="15" t="n">
         <v>-4.079</v>
       </c>
       <c r="ED19" s="15" t="n">
         <v>4.1891</v>
       </c>
       <c r="EE19" s="15" t="n">
         <v>-0.7025</v>
       </c>
@@ -14060,51 +14060,51 @@
       </c>
       <c r="IK19" s="15" t="n">
         <v>4.3358</v>
       </c>
       <c r="IL19" s="15" t="n">
         <v>2.5405</v>
       </c>
       <c r="IM19" s="15" t="n">
         <v>-7.5413</v>
       </c>
       <c r="IN19" s="15" t="n">
         <v>9.9388</v>
       </c>
       <c r="IO19" s="15" t="n">
         <v>3.481</v>
       </c>
       <c r="IP19" s="15" t="n">
         <v>1.517</v>
       </c>
       <c r="IQ19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR19" s="15" t="n">
-        <v>5.2071</v>
+        <v>5.3972</v>
       </c>
       <c r="IS19" s="15" t="n">
         <v>4.7524</v>
       </c>
       <c r="IT19" s="15" t="n">
         <v>3.9459</v>
       </c>
       <c r="IU19" s="15" t="n">
         <v>4.5387</v>
       </c>
       <c r="IV19" s="15" t="n">
         <v>2.3462</v>
       </c>
       <c r="IW19" s="15" t="n">
         <v>1.6996</v>
       </c>
       <c r="IX19" s="15" t="n">
         <v>5.1277</v>
       </c>
       <c r="IY19" s="15" t="n">
         <v>4.8955</v>
       </c>
       <c r="IZ19" s="15" t="n">
         <v>7.0952</v>
       </c>
@@ -14450,51 +14450,51 @@
         </is>
       </c>
       <c r="NJ19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL19" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades profesionales, científicas y técnicas y otras (M-N, CNAE 2009)</t>
         </is>
       </c>
       <c r="B20" s="14" t="n">
-        <v>33770.0</v>
+        <v>33760.0</v>
       </c>
       <c r="C20" s="14" t="n">
         <v>40289.0</v>
       </c>
       <c r="D20" s="14" t="n">
         <v>33777.0</v>
       </c>
       <c r="E20" s="14" t="n">
         <v>35188.0</v>
       </c>
       <c r="F20" s="14" t="n">
         <v>31066.0</v>
       </c>
       <c r="G20" s="14" t="n">
         <v>37552.0</v>
       </c>
       <c r="H20" s="14" t="n">
         <v>31588.0</v>
       </c>
       <c r="I20" s="14" t="n">
         <v>33253.0</v>
       </c>
       <c r="J20" s="14" t="n">
         <v>29310.0</v>
       </c>
@@ -14825,51 +14825,51 @@
       <c r="DO20" s="14" t="n">
         <v>7176.0</v>
       </c>
       <c r="DP20" s="14" t="n">
         <v>6049.0</v>
       </c>
       <c r="DQ20" s="14" t="n">
         <v>6772.0</v>
       </c>
       <c r="DR20" s="14" t="n">
         <v>6091.0</v>
       </c>
       <c r="DS20" s="14" t="n">
         <v>6720.0</v>
       </c>
       <c r="DT20" s="14" t="n">
         <v>5438.0</v>
       </c>
       <c r="DU20" s="14" t="n">
         <v>6282.0</v>
       </c>
       <c r="DV20" s="14" t="n">
         <v>5664.0</v>
       </c>
       <c r="DW20" s="15" t="n">
-        <v>-16.1806</v>
+        <v>-16.2054</v>
       </c>
       <c r="DX20" s="15" t="n">
         <v>19.2794</v>
       </c>
       <c r="DY20" s="15" t="n">
         <v>-4.0099</v>
       </c>
       <c r="DZ20" s="15" t="n">
         <v>13.2685</v>
       </c>
       <c r="EA20" s="15" t="n">
         <v>-17.272</v>
       </c>
       <c r="EB20" s="15" t="n">
         <v>18.8806</v>
       </c>
       <c r="EC20" s="15" t="n">
         <v>-5.0071</v>
       </c>
       <c r="ED20" s="15" t="n">
         <v>13.4527</v>
       </c>
       <c r="EE20" s="15" t="n">
         <v>-16.1637</v>
       </c>
@@ -15202,51 +15202,51 @@
       </c>
       <c r="IK20" s="15" t="n">
         <v>-10.6763</v>
       </c>
       <c r="IL20" s="15" t="n">
         <v>11.1804</v>
       </c>
       <c r="IM20" s="15" t="n">
         <v>-9.3601</v>
       </c>
       <c r="IN20" s="15" t="n">
         <v>23.5748</v>
       </c>
       <c r="IO20" s="15" t="n">
         <v>-13.4352</v>
       </c>
       <c r="IP20" s="15" t="n">
         <v>10.911</v>
       </c>
       <c r="IQ20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR20" s="15" t="n">
-        <v>8.704</v>
+        <v>8.6719</v>
       </c>
       <c r="IS20" s="15" t="n">
         <v>7.2886</v>
       </c>
       <c r="IT20" s="15" t="n">
         <v>6.9298</v>
       </c>
       <c r="IU20" s="15" t="n">
         <v>5.819</v>
       </c>
       <c r="IV20" s="15" t="n">
         <v>5.9911</v>
       </c>
       <c r="IW20" s="15" t="n">
         <v>7.4111</v>
       </c>
       <c r="IX20" s="15" t="n">
         <v>5.0622</v>
       </c>
       <c r="IY20" s="15" t="n">
         <v>6.0972</v>
       </c>
       <c r="IZ20" s="15" t="n">
         <v>2.662</v>
       </c>
@@ -15592,51 +15592,51 @@
         </is>
       </c>
       <c r="NJ20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL20" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Administración pública, educación y sanidad (O-Q, CNAE 2009)</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
-        <v>61212.0</v>
+        <v>61943.0</v>
       </c>
       <c r="C21" s="14" t="n">
         <v>73115.0</v>
       </c>
       <c r="D21" s="14" t="n">
         <v>65539.0</v>
       </c>
       <c r="E21" s="14" t="n">
         <v>66678.0</v>
       </c>
       <c r="F21" s="14" t="n">
         <v>58476.0</v>
       </c>
       <c r="G21" s="14" t="n">
         <v>67908.0</v>
       </c>
       <c r="H21" s="14" t="n">
         <v>63381.0</v>
       </c>
       <c r="I21" s="14" t="n">
         <v>64013.0</v>
       </c>
       <c r="J21" s="14" t="n">
         <v>56122.0</v>
       </c>
@@ -15967,51 +15967,51 @@
       <c r="DO21" s="14" t="n">
         <v>20338.0</v>
       </c>
       <c r="DP21" s="14" t="n">
         <v>18416.0</v>
       </c>
       <c r="DQ21" s="14" t="n">
         <v>19072.0</v>
       </c>
       <c r="DR21" s="14" t="n">
         <v>16795.0</v>
       </c>
       <c r="DS21" s="14" t="n">
         <v>19330.0</v>
       </c>
       <c r="DT21" s="14" t="n">
         <v>17252.0</v>
       </c>
       <c r="DU21" s="14" t="n">
         <v>17821.0</v>
       </c>
       <c r="DV21" s="14" t="n">
         <v>15828.0</v>
       </c>
       <c r="DW21" s="15" t="n">
-        <v>-16.2798</v>
+        <v>-15.28</v>
       </c>
       <c r="DX21" s="15" t="n">
         <v>11.5595</v>
       </c>
       <c r="DY21" s="15" t="n">
         <v>-1.7082</v>
       </c>
       <c r="DZ21" s="15" t="n">
         <v>14.0263</v>
       </c>
       <c r="EA21" s="15" t="n">
         <v>-13.8894</v>
       </c>
       <c r="EB21" s="15" t="n">
         <v>7.1425</v>
       </c>
       <c r="EC21" s="15" t="n">
         <v>-0.9873</v>
       </c>
       <c r="ED21" s="15" t="n">
         <v>14.0604</v>
       </c>
       <c r="EE21" s="15" t="n">
         <v>-11.9171</v>
       </c>
@@ -16344,51 +16344,51 @@
       </c>
       <c r="IK21" s="15" t="n">
         <v>-3.4396</v>
       </c>
       <c r="IL21" s="15" t="n">
         <v>13.5576</v>
       </c>
       <c r="IM21" s="15" t="n">
         <v>-13.1143</v>
       </c>
       <c r="IN21" s="15" t="n">
         <v>12.045</v>
       </c>
       <c r="IO21" s="15" t="n">
         <v>-3.1929</v>
       </c>
       <c r="IP21" s="15" t="n">
         <v>12.5916</v>
       </c>
       <c r="IQ21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR21" s="15" t="n">
-        <v>4.6788</v>
+        <v>5.9289</v>
       </c>
       <c r="IS21" s="15" t="n">
         <v>7.6677</v>
       </c>
       <c r="IT21" s="15" t="n">
         <v>3.4048</v>
       </c>
       <c r="IU21" s="15" t="n">
         <v>4.1632</v>
       </c>
       <c r="IV21" s="15" t="n">
         <v>4.1944</v>
       </c>
       <c r="IW21" s="15" t="n">
         <v>6.5809</v>
       </c>
       <c r="IX21" s="15" t="n">
         <v>8.466</v>
       </c>
       <c r="IY21" s="15" t="n">
         <v>6.0099</v>
       </c>
       <c r="IZ21" s="15" t="n">
         <v>7.0642</v>
       </c>
@@ -16734,51 +16734,51 @@
         </is>
       </c>
       <c r="NJ21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL21" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades artísticas, recreativas y otros servicios (R-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
-        <v>15606.0</v>
+        <v>15656.0</v>
       </c>
       <c r="C22" s="14" t="n">
         <v>15826.0</v>
       </c>
       <c r="D22" s="14" t="n">
         <v>15525.0</v>
       </c>
       <c r="E22" s="14" t="n">
         <v>15673.0</v>
       </c>
       <c r="F22" s="14" t="n">
         <v>14704.0</v>
       </c>
       <c r="G22" s="14" t="n">
         <v>15350.0</v>
       </c>
       <c r="H22" s="14" t="n">
         <v>14694.0</v>
       </c>
       <c r="I22" s="14" t="n">
         <v>14861.0</v>
       </c>
       <c r="J22" s="14" t="n">
         <v>14154.0</v>
       </c>
@@ -17109,51 +17109,51 @@
       <c r="DO22" s="14" t="n">
         <v>5245.0</v>
       </c>
       <c r="DP22" s="14" t="n">
         <v>4508.0</v>
       </c>
       <c r="DQ22" s="14" t="n">
         <v>4592.0</v>
       </c>
       <c r="DR22" s="14" t="n">
         <v>4269.0</v>
       </c>
       <c r="DS22" s="14" t="n">
         <v>5031.0</v>
       </c>
       <c r="DT22" s="14" t="n">
         <v>4320.0</v>
       </c>
       <c r="DU22" s="14" t="n">
         <v>4432.0</v>
       </c>
       <c r="DV22" s="14" t="n">
         <v>3982.0</v>
       </c>
       <c r="DW22" s="15" t="n">
-        <v>-1.3901</v>
+        <v>-1.0742</v>
       </c>
       <c r="DX22" s="15" t="n">
         <v>1.9388</v>
       </c>
       <c r="DY22" s="15" t="n">
         <v>-0.9443</v>
       </c>
       <c r="DZ22" s="15" t="n">
         <v>6.59</v>
       </c>
       <c r="EA22" s="15" t="n">
         <v>-4.2085</v>
       </c>
       <c r="EB22" s="15" t="n">
         <v>4.4644</v>
       </c>
       <c r="EC22" s="15" t="n">
         <v>-1.1237</v>
       </c>
       <c r="ED22" s="15" t="n">
         <v>4.9951</v>
       </c>
       <c r="EE22" s="15" t="n">
         <v>-3.9691</v>
       </c>
@@ -17486,51 +17486,51 @@
       </c>
       <c r="IK22" s="15" t="n">
         <v>-1.8293</v>
       </c>
       <c r="IL22" s="15" t="n">
         <v>7.5662</v>
       </c>
       <c r="IM22" s="15" t="n">
         <v>-15.1461</v>
       </c>
       <c r="IN22" s="15" t="n">
         <v>16.4583</v>
       </c>
       <c r="IO22" s="15" t="n">
         <v>-2.5271</v>
       </c>
       <c r="IP22" s="15" t="n">
         <v>11.3009</v>
       </c>
       <c r="IQ22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR22" s="15" t="n">
-        <v>6.1344</v>
+        <v>6.4744</v>
       </c>
       <c r="IS22" s="15" t="n">
         <v>3.101</v>
       </c>
       <c r="IT22" s="15" t="n">
         <v>5.6554</v>
       </c>
       <c r="IU22" s="15" t="n">
         <v>5.464</v>
       </c>
       <c r="IV22" s="15" t="n">
         <v>3.8858</v>
       </c>
       <c r="IW22" s="15" t="n">
         <v>4.1455</v>
       </c>
       <c r="IX22" s="15" t="n">
         <v>6.6173</v>
       </c>
       <c r="IY22" s="15" t="n">
         <v>9.2881</v>
       </c>
       <c r="IZ22" s="15" t="n">
         <v>7.1623</v>
       </c>
@@ -17876,51 +17876,51 @@
         </is>
       </c>
       <c r="NJ22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL22" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos menos subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B23" s="14" t="n">
-        <v>46694.0</v>
+        <v>44875.0</v>
       </c>
       <c r="C23" s="14" t="n">
         <v>37019.0</v>
       </c>
       <c r="D23" s="14" t="n">
         <v>39411.0</v>
       </c>
       <c r="E23" s="14" t="n">
         <v>39297.0</v>
       </c>
       <c r="F23" s="14" t="n">
         <v>42616.0</v>
       </c>
       <c r="G23" s="14" t="n">
         <v>31517.0</v>
       </c>
       <c r="H23" s="14" t="n">
         <v>35556.0</v>
       </c>
       <c r="I23" s="14" t="n">
         <v>36224.0</v>
       </c>
       <c r="J23" s="14" t="n">
         <v>38450.0</v>
       </c>
@@ -18251,51 +18251,51 @@
       <c r="DO23" s="14" t="n">
         <v>9217.0</v>
       </c>
       <c r="DP23" s="14" t="n">
         <v>9569.0</v>
       </c>
       <c r="DQ23" s="14" t="n">
         <v>8970.0</v>
       </c>
       <c r="DR23" s="14" t="n">
         <v>9650.0</v>
       </c>
       <c r="DS23" s="14" t="n">
         <v>8203.0</v>
       </c>
       <c r="DT23" s="14" t="n">
         <v>8942.0</v>
       </c>
       <c r="DU23" s="14" t="n">
         <v>8729.0</v>
       </c>
       <c r="DV23" s="14" t="n">
         <v>8369.0</v>
       </c>
       <c r="DW23" s="15" t="n">
-        <v>26.1352</v>
+        <v>21.2215</v>
       </c>
       <c r="DX23" s="15" t="n">
         <v>-6.0694</v>
       </c>
       <c r="DY23" s="15" t="n">
         <v>0.2901</v>
       </c>
       <c r="DZ23" s="15" t="n">
         <v>-7.7882</v>
       </c>
       <c r="EA23" s="15" t="n">
         <v>35.2159</v>
       </c>
       <c r="EB23" s="15" t="n">
         <v>-11.3595</v>
       </c>
       <c r="EC23" s="15" t="n">
         <v>-1.8441</v>
       </c>
       <c r="ED23" s="15" t="n">
         <v>-5.7893</v>
       </c>
       <c r="EE23" s="15" t="n">
         <v>38.1702</v>
       </c>
@@ -18628,51 +18628,51 @@
       </c>
       <c r="IK23" s="15" t="n">
         <v>6.6778</v>
       </c>
       <c r="IL23" s="15" t="n">
         <v>-7.0466</v>
       </c>
       <c r="IM23" s="15" t="n">
         <v>17.6399</v>
       </c>
       <c r="IN23" s="15" t="n">
         <v>-8.2644</v>
       </c>
       <c r="IO23" s="15" t="n">
         <v>2.4401</v>
       </c>
       <c r="IP23" s="15" t="n">
         <v>4.3016</v>
       </c>
       <c r="IQ23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR23" s="15" t="n">
-        <v>9.5692</v>
+        <v>5.3008</v>
       </c>
       <c r="IS23" s="15" t="n">
         <v>17.4572</v>
       </c>
       <c r="IT23" s="15" t="n">
         <v>10.8421</v>
       </c>
       <c r="IU23" s="15" t="n">
         <v>8.4833</v>
       </c>
       <c r="IV23" s="15" t="n">
         <v>10.8349</v>
       </c>
       <c r="IW23" s="15" t="n">
         <v>13.2564</v>
       </c>
       <c r="IX23" s="15" t="n">
         <v>6.4137</v>
       </c>
       <c r="IY23" s="15" t="n">
         <v>9.0198</v>
       </c>
       <c r="IZ23" s="15" t="n">
         <v>5.2214</v>
       </c>
@@ -19018,51 +19018,51 @@
         </is>
       </c>
       <c r="NJ23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL23" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos sobre los productos</t>
         </is>
       </c>
       <c r="B24" s="14" t="n">
-        <v>48514.0</v>
+        <v>47838.0</v>
       </c>
       <c r="C24" s="14" t="n">
         <v>40434.0</v>
       </c>
       <c r="D24" s="14" t="n">
         <v>41343.0</v>
       </c>
       <c r="E24" s="14" t="n">
         <v>42553.0</v>
       </c>
       <c r="F24" s="14" t="n">
         <v>45542.0</v>
       </c>
       <c r="G24" s="14" t="n">
         <v>35215.0</v>
       </c>
       <c r="H24" s="14" t="n">
         <v>37565.0</v>
       </c>
       <c r="I24" s="14" t="n">
         <v>39037.0</v>
       </c>
       <c r="J24" s="14" t="n">
         <v>40579.0</v>
       </c>
@@ -19393,51 +19393,51 @@
       <c r="DO24" s="14" t="n">
         <v>12295.0</v>
       </c>
       <c r="DP24" s="14" t="n">
         <v>10633.0</v>
       </c>
       <c r="DQ24" s="14" t="n">
         <v>10684.0</v>
       </c>
       <c r="DR24" s="14" t="n">
         <v>10830.0</v>
       </c>
       <c r="DS24" s="14" t="n">
         <v>11747.0</v>
       </c>
       <c r="DT24" s="14" t="n">
         <v>9959.0</v>
       </c>
       <c r="DU24" s="14" t="n">
         <v>10309.0</v>
       </c>
       <c r="DV24" s="14" t="n">
         <v>9528.0</v>
       </c>
       <c r="DW24" s="15" t="n">
-        <v>19.9832</v>
+        <v>18.3113</v>
       </c>
       <c r="DX24" s="15" t="n">
         <v>-2.1987</v>
       </c>
       <c r="DY24" s="15" t="n">
         <v>-2.8435</v>
       </c>
       <c r="DZ24" s="15" t="n">
         <v>-6.5632</v>
       </c>
       <c r="EA24" s="15" t="n">
         <v>29.3256</v>
       </c>
       <c r="EB24" s="15" t="n">
         <v>-6.2558</v>
       </c>
       <c r="EC24" s="15" t="n">
         <v>-3.7708</v>
       </c>
       <c r="ED24" s="15" t="n">
         <v>-3.8</v>
       </c>
       <c r="EE24" s="15" t="n">
         <v>29.5543</v>
       </c>
@@ -19770,51 +19770,51 @@
       </c>
       <c r="IK24" s="15" t="n">
         <v>-0.4773</v>
       </c>
       <c r="IL24" s="15" t="n">
         <v>-1.3481</v>
       </c>
       <c r="IM24" s="15" t="n">
         <v>-7.8062</v>
       </c>
       <c r="IN24" s="15" t="n">
         <v>17.9536</v>
       </c>
       <c r="IO24" s="15" t="n">
         <v>-3.3951</v>
       </c>
       <c r="IP24" s="15" t="n">
         <v>8.1969</v>
       </c>
       <c r="IQ24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR24" s="15" t="n">
-        <v>6.5258</v>
+        <v>5.0415</v>
       </c>
       <c r="IS24" s="15" t="n">
         <v>14.8204</v>
       </c>
       <c r="IT24" s="15" t="n">
         <v>10.0572</v>
       </c>
       <c r="IU24" s="15" t="n">
         <v>9.0068</v>
       </c>
       <c r="IV24" s="15" t="n">
         <v>12.2305</v>
       </c>
       <c r="IW24" s="15" t="n">
         <v>12.429</v>
       </c>
       <c r="IX24" s="15" t="n">
         <v>7.1052</v>
       </c>
       <c r="IY24" s="15" t="n">
         <v>10.4706</v>
       </c>
       <c r="IZ24" s="15" t="n">
         <v>3.0656</v>
       </c>
@@ -20160,51 +20160,51 @@
         </is>
       </c>
       <c r="NJ24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL24" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B25" s="14" t="n">
-        <v>1820.0</v>
+        <v>2963.0</v>
       </c>
       <c r="C25" s="14" t="n">
         <v>3415.0</v>
       </c>
       <c r="D25" s="14" t="n">
         <v>1932.0</v>
       </c>
       <c r="E25" s="14" t="n">
         <v>3256.0</v>
       </c>
       <c r="F25" s="14" t="n">
         <v>2926.0</v>
       </c>
       <c r="G25" s="14" t="n">
         <v>3698.0</v>
       </c>
       <c r="H25" s="14" t="n">
         <v>2009.0</v>
       </c>
       <c r="I25" s="14" t="n">
         <v>2813.0</v>
       </c>
       <c r="J25" s="14" t="n">
         <v>2129.0</v>
       </c>
@@ -20535,51 +20535,51 @@
       <c r="DO25" s="14" t="n">
         <v>3078.0</v>
       </c>
       <c r="DP25" s="14" t="n">
         <v>1064.0</v>
       </c>
       <c r="DQ25" s="14" t="n">
         <v>1714.0</v>
       </c>
       <c r="DR25" s="14" t="n">
         <v>1180.0</v>
       </c>
       <c r="DS25" s="14" t="n">
         <v>3544.0</v>
       </c>
       <c r="DT25" s="14" t="n">
         <v>1017.0</v>
       </c>
       <c r="DU25" s="14" t="n">
         <v>1580.0</v>
       </c>
       <c r="DV25" s="14" t="n">
         <v>1159.0</v>
       </c>
       <c r="DW25" s="15" t="n">
-        <v>-46.7057</v>
+        <v>-13.2357</v>
       </c>
       <c r="DX25" s="15" t="n">
         <v>76.7598</v>
       </c>
       <c r="DY25" s="15" t="n">
         <v>-40.6634</v>
       </c>
       <c r="DZ25" s="15" t="n">
         <v>11.2782</v>
       </c>
       <c r="EA25" s="15" t="n">
         <v>-20.8761</v>
       </c>
       <c r="EB25" s="15" t="n">
         <v>84.0717</v>
       </c>
       <c r="EC25" s="15" t="n">
         <v>-28.5816</v>
       </c>
       <c r="ED25" s="15" t="n">
         <v>32.1278</v>
       </c>
       <c r="EE25" s="15" t="n">
         <v>-39.067</v>
       </c>
@@ -20912,51 +20912,51 @@
       </c>
       <c r="IK25" s="15" t="n">
         <v>-37.923</v>
       </c>
       <c r="IL25" s="15" t="n">
         <v>45.2542</v>
       </c>
       <c r="IM25" s="15" t="n">
         <v>-66.7043</v>
       </c>
       <c r="IN25" s="15" t="n">
         <v>248.4759</v>
       </c>
       <c r="IO25" s="15" t="n">
         <v>-35.6329</v>
       </c>
       <c r="IP25" s="15" t="n">
         <v>36.3244</v>
       </c>
       <c r="IQ25" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR25" s="15" t="n">
-        <v>-37.799</v>
+        <v>1.2645</v>
       </c>
       <c r="IS25" s="15" t="n">
         <v>-7.6528</v>
       </c>
       <c r="IT25" s="15" t="n">
         <v>-3.8328</v>
       </c>
       <c r="IU25" s="15" t="n">
         <v>15.7483</v>
       </c>
       <c r="IV25" s="15" t="n">
         <v>37.4354</v>
       </c>
       <c r="IW25" s="15" t="n">
         <v>5.8386</v>
       </c>
       <c r="IX25" s="15" t="n">
         <v>21.0241</v>
       </c>
       <c r="IY25" s="15" t="n">
         <v>33.3175</v>
       </c>
       <c r="IZ25" s="15" t="n">
         <v>-24.7703</v>
       </c>
@@ -21309,63 +21309,63 @@
       <c r="NK25" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL25" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    Datos ajustados de estacionalidad y calendario</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Producto interior bruto a precios de mercado</t>
         </is>
       </c>
       <c r="B27" s="14" t="n">
-        <v>437308.0</v>
+        <v>437288.0</v>
       </c>
       <c r="C27" s="14" t="n">
-        <v>435122.0</v>
+        <v>435116.0</v>
       </c>
       <c r="D27" s="14" t="n">
-        <v>422761.0</v>
+        <v>422760.0</v>
       </c>
       <c r="E27" s="14" t="n">
-        <v>416745.0</v>
+        <v>416749.0</v>
       </c>
       <c r="F27" s="14" t="n">
-        <v>412524.0</v>
+        <v>412527.0</v>
       </c>
       <c r="G27" s="14" t="n">
         <v>407853.0</v>
       </c>
       <c r="H27" s="14" t="n">
         <v>400010.0</v>
       </c>
       <c r="I27" s="14" t="n">
         <v>395077.0</v>
       </c>
       <c r="J27" s="14" t="n">
         <v>391390.0</v>
       </c>
       <c r="K27" s="14" t="n">
         <v>384904.0</v>
       </c>
       <c r="L27" s="14" t="n">
         <v>374008.0</v>
       </c>
       <c r="M27" s="14" t="n">
         <v>369733.0</v>
       </c>
       <c r="N27" s="14" t="n">
         <v>369116.0</v>
       </c>
@@ -21684,63 +21684,63 @@
       <c r="DO27" s="14" t="n">
         <v>124870.0</v>
       </c>
       <c r="DP27" s="14" t="n">
         <v>123502.0</v>
       </c>
       <c r="DQ27" s="14" t="n">
         <v>121143.0</v>
       </c>
       <c r="DR27" s="14" t="n">
         <v>119431.0</v>
       </c>
       <c r="DS27" s="14" t="n">
         <v>117778.0</v>
       </c>
       <c r="DT27" s="14" t="n">
         <v>115575.0</v>
       </c>
       <c r="DU27" s="14" t="n">
         <v>114297.0</v>
       </c>
       <c r="DV27" s="14" t="n">
         <v>112609.0</v>
       </c>
       <c r="DW27" s="15" t="n">
-        <v>0.5024</v>
+        <v>0.4992</v>
       </c>
       <c r="DX27" s="15" t="n">
-        <v>2.9239</v>
+        <v>2.9227</v>
       </c>
       <c r="DY27" s="15" t="n">
-        <v>1.4436</v>
+        <v>1.4424</v>
       </c>
       <c r="DZ27" s="15" t="n">
-        <v>1.0232</v>
+        <v>1.0234</v>
       </c>
       <c r="EA27" s="15" t="n">
-        <v>1.1453</v>
+        <v>1.146</v>
       </c>
       <c r="EB27" s="15" t="n">
         <v>1.9607</v>
       </c>
       <c r="EC27" s="15" t="n">
         <v>1.2486</v>
       </c>
       <c r="ED27" s="15" t="n">
         <v>0.942</v>
       </c>
       <c r="EE27" s="15" t="n">
         <v>1.6851</v>
       </c>
       <c r="EF27" s="15" t="n">
         <v>2.9133</v>
       </c>
       <c r="EG27" s="15" t="n">
         <v>1.1562</v>
       </c>
       <c r="EH27" s="15" t="n">
         <v>0.1672</v>
       </c>
       <c r="EI27" s="15" t="n">
         <v>2.8513</v>
       </c>
@@ -22061,63 +22061,63 @@
       </c>
       <c r="IK27" s="15" t="n">
         <v>1.9473</v>
       </c>
       <c r="IL27" s="15" t="n">
         <v>1.4335</v>
       </c>
       <c r="IM27" s="15" t="n">
         <v>1.4035</v>
       </c>
       <c r="IN27" s="15" t="n">
         <v>1.9061</v>
       </c>
       <c r="IO27" s="15" t="n">
         <v>1.1181</v>
       </c>
       <c r="IP27" s="15" t="n">
         <v>1.499</v>
       </c>
       <c r="IQ27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR27" s="15" t="n">
-        <v>6.0079</v>
+        <v>6.0023</v>
       </c>
       <c r="IS27" s="15" t="n">
-        <v>6.686</v>
+        <v>6.6845</v>
       </c>
       <c r="IT27" s="15" t="n">
-        <v>5.6876</v>
+        <v>5.6874</v>
       </c>
       <c r="IU27" s="15" t="n">
-        <v>5.4845</v>
+        <v>5.4855</v>
       </c>
       <c r="IV27" s="15" t="n">
-        <v>5.3997</v>
+        <v>5.4005</v>
       </c>
       <c r="IW27" s="15" t="n">
         <v>5.9623</v>
       </c>
       <c r="IX27" s="15" t="n">
         <v>6.9523</v>
       </c>
       <c r="IY27" s="15" t="n">
         <v>6.8547</v>
       </c>
       <c r="IZ27" s="15" t="n">
         <v>6.0344</v>
       </c>
       <c r="JA27" s="15" t="n">
         <v>7.2506</v>
       </c>
       <c r="JB27" s="15" t="n">
         <v>8.3306</v>
       </c>
       <c r="JC27" s="15" t="n">
         <v>9.0053</v>
       </c>
       <c r="JD27" s="15" t="n">
         <v>10.9973</v>
       </c>
@@ -22451,63 +22451,63 @@
         </is>
       </c>
       <c r="NJ27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL27" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Agricultura, ganadería, silvicultura y pesca (A, CNAE 2009)</t>
         </is>
       </c>
       <c r="B28" s="14" t="n">
-        <v>11561.0</v>
+        <v>11644.0</v>
       </c>
       <c r="C28" s="14" t="n">
-        <v>11563.0</v>
+        <v>11567.0</v>
       </c>
       <c r="D28" s="14" t="n">
-        <v>11344.0</v>
+        <v>11346.0</v>
       </c>
       <c r="E28" s="14" t="n">
-        <v>11274.0</v>
+        <v>11273.0</v>
       </c>
       <c r="F28" s="14" t="n">
-        <v>11074.0</v>
+        <v>11069.0</v>
       </c>
       <c r="G28" s="14" t="n">
         <v>10768.0</v>
       </c>
       <c r="H28" s="14" t="n">
         <v>11105.0</v>
       </c>
       <c r="I28" s="14" t="n">
         <v>10984.0</v>
       </c>
       <c r="J28" s="14" t="n">
         <v>11035.0</v>
       </c>
       <c r="K28" s="14" t="n">
         <v>10357.0</v>
       </c>
       <c r="L28" s="14" t="n">
         <v>9694.0</v>
       </c>
       <c r="M28" s="14" t="n">
         <v>9632.0</v>
       </c>
       <c r="N28" s="14" t="n">
         <v>9352.0</v>
       </c>
@@ -22826,63 +22826,63 @@
       <c r="DO28" s="14" t="n">
         <v>5374.0</v>
       </c>
       <c r="DP28" s="14" t="n">
         <v>5352.0</v>
       </c>
       <c r="DQ28" s="14" t="n">
         <v>5470.0</v>
       </c>
       <c r="DR28" s="14" t="n">
         <v>5218.0</v>
       </c>
       <c r="DS28" s="14" t="n">
         <v>4789.0</v>
       </c>
       <c r="DT28" s="14" t="n">
         <v>4538.0</v>
       </c>
       <c r="DU28" s="14" t="n">
         <v>4332.0</v>
       </c>
       <c r="DV28" s="14" t="n">
         <v>4174.0</v>
       </c>
       <c r="DW28" s="15" t="n">
-        <v>-0.0173</v>
+        <v>0.6657</v>
       </c>
       <c r="DX28" s="15" t="n">
-        <v>1.9305</v>
+        <v>1.9478</v>
       </c>
       <c r="DY28" s="15" t="n">
-        <v>0.6209</v>
+        <v>0.6476</v>
       </c>
       <c r="DZ28" s="15" t="n">
-        <v>1.806</v>
+        <v>1.843</v>
       </c>
       <c r="EA28" s="15" t="n">
-        <v>2.8418</v>
+        <v>2.7953</v>
       </c>
       <c r="EB28" s="15" t="n">
         <v>-3.0347</v>
       </c>
       <c r="EC28" s="15" t="n">
         <v>1.1016</v>
       </c>
       <c r="ED28" s="15" t="n">
         <v>-0.4622</v>
       </c>
       <c r="EE28" s="15" t="n">
         <v>6.5463</v>
       </c>
       <c r="EF28" s="15" t="n">
         <v>6.8393</v>
       </c>
       <c r="EG28" s="15" t="n">
         <v>0.6437</v>
       </c>
       <c r="EH28" s="15" t="n">
         <v>2.994</v>
       </c>
       <c r="EI28" s="15" t="n">
         <v>4.4449</v>
       </c>
@@ -23203,63 +23203,63 @@
       </c>
       <c r="IK28" s="15" t="n">
         <v>-2.1572</v>
       </c>
       <c r="IL28" s="15" t="n">
         <v>4.8294</v>
       </c>
       <c r="IM28" s="15" t="n">
         <v>8.958</v>
       </c>
       <c r="IN28" s="15" t="n">
         <v>5.5311</v>
       </c>
       <c r="IO28" s="15" t="n">
         <v>4.7553</v>
       </c>
       <c r="IP28" s="15" t="n">
         <v>3.7853</v>
       </c>
       <c r="IQ28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR28" s="15" t="n">
-        <v>4.3977</v>
+        <v>5.1947</v>
       </c>
       <c r="IS28" s="15" t="n">
-        <v>7.383</v>
+        <v>7.4201</v>
       </c>
       <c r="IT28" s="15" t="n">
-        <v>2.1522</v>
+        <v>2.1702</v>
       </c>
       <c r="IU28" s="15" t="n">
-        <v>2.6402</v>
+        <v>2.6311</v>
       </c>
       <c r="IV28" s="15" t="n">
-        <v>0.3534</v>
+        <v>0.3081</v>
       </c>
       <c r="IW28" s="15" t="n">
         <v>3.9683</v>
       </c>
       <c r="IX28" s="15" t="n">
         <v>14.5554</v>
       </c>
       <c r="IY28" s="15" t="n">
         <v>14.0365</v>
       </c>
       <c r="IZ28" s="15" t="n">
         <v>17.9962</v>
       </c>
       <c r="JA28" s="15" t="n">
         <v>15.669</v>
       </c>
       <c r="JB28" s="15" t="n">
         <v>18.8136</v>
       </c>
       <c r="JC28" s="15" t="n">
         <v>23.2817</v>
       </c>
       <c r="JD28" s="15" t="n">
         <v>21.8184</v>
       </c>
@@ -23593,63 +23593,63 @@
         </is>
       </c>
       <c r="NJ28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL28" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria (B-E, CNAE 2009)</t>
         </is>
       </c>
       <c r="B29" s="14" t="n">
-        <v>60954.0</v>
+        <v>60972.0</v>
       </c>
       <c r="C29" s="14" t="n">
-        <v>61604.0</v>
+        <v>61611.0</v>
       </c>
       <c r="D29" s="14" t="n">
-        <v>59646.0</v>
+        <v>59648.0</v>
       </c>
       <c r="E29" s="14" t="n">
-        <v>58879.0</v>
+        <v>58877.0</v>
       </c>
       <c r="F29" s="14" t="n">
-        <v>59957.0</v>
+        <v>59950.0</v>
       </c>
       <c r="G29" s="14" t="n">
         <v>59703.0</v>
       </c>
       <c r="H29" s="14" t="n">
         <v>56351.0</v>
       </c>
       <c r="I29" s="14" t="n">
         <v>55045.0</v>
       </c>
       <c r="J29" s="14" t="n">
         <v>56215.0</v>
       </c>
       <c r="K29" s="14" t="n">
         <v>55508.0</v>
       </c>
       <c r="L29" s="14" t="n">
         <v>53398.0</v>
       </c>
       <c r="M29" s="14" t="n">
         <v>53653.0</v>
       </c>
       <c r="N29" s="14" t="n">
         <v>57538.0</v>
       </c>
@@ -23968,63 +23968,63 @@
       <c r="DO29" s="14" t="n">
         <v>24858.0</v>
       </c>
       <c r="DP29" s="14" t="n">
         <v>24456.0</v>
       </c>
       <c r="DQ29" s="14" t="n">
         <v>23879.0</v>
       </c>
       <c r="DR29" s="14" t="n">
         <v>23646.0</v>
       </c>
       <c r="DS29" s="14" t="n">
         <v>23421.0</v>
       </c>
       <c r="DT29" s="14" t="n">
         <v>22680.0</v>
       </c>
       <c r="DU29" s="14" t="n">
         <v>22591.0</v>
       </c>
       <c r="DV29" s="14" t="n">
         <v>22342.0</v>
       </c>
       <c r="DW29" s="15" t="n">
-        <v>-1.0551</v>
+        <v>-1.0372</v>
       </c>
       <c r="DX29" s="15" t="n">
-        <v>3.2827</v>
+        <v>3.291</v>
       </c>
       <c r="DY29" s="15" t="n">
-        <v>1.3027</v>
+        <v>1.3095</v>
       </c>
       <c r="DZ29" s="15" t="n">
-        <v>-1.798</v>
+        <v>-1.7898</v>
       </c>
       <c r="EA29" s="15" t="n">
-        <v>0.4254</v>
+        <v>0.4137</v>
       </c>
       <c r="EB29" s="15" t="n">
         <v>5.9484</v>
       </c>
       <c r="EC29" s="15" t="n">
         <v>2.3726</v>
       </c>
       <c r="ED29" s="15" t="n">
         <v>-2.0813</v>
       </c>
       <c r="EE29" s="15" t="n">
         <v>1.2737</v>
       </c>
       <c r="EF29" s="15" t="n">
         <v>3.9515</v>
       </c>
       <c r="EG29" s="15" t="n">
         <v>-0.4753</v>
       </c>
       <c r="EH29" s="15" t="n">
         <v>-6.7521</v>
       </c>
       <c r="EI29" s="15" t="n">
         <v>-1.2511</v>
       </c>
@@ -24345,63 +24345,63 @@
       </c>
       <c r="IK29" s="15" t="n">
         <v>2.4163</v>
       </c>
       <c r="IL29" s="15" t="n">
         <v>0.9854</v>
       </c>
       <c r="IM29" s="15" t="n">
         <v>0.9607</v>
       </c>
       <c r="IN29" s="15" t="n">
         <v>3.2672</v>
       </c>
       <c r="IO29" s="15" t="n">
         <v>0.394</v>
       </c>
       <c r="IP29" s="15" t="n">
         <v>1.1145</v>
       </c>
       <c r="IQ29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR29" s="15" t="n">
-        <v>1.6629</v>
+        <v>1.7048</v>
       </c>
       <c r="IS29" s="15" t="n">
-        <v>3.1841</v>
+        <v>3.1958</v>
       </c>
       <c r="IT29" s="15" t="n">
-        <v>5.8473</v>
+        <v>5.8508</v>
       </c>
       <c r="IU29" s="15" t="n">
-        <v>6.9652</v>
+        <v>6.9616</v>
       </c>
       <c r="IV29" s="15" t="n">
-        <v>6.6566</v>
+        <v>6.6441</v>
       </c>
       <c r="IW29" s="15" t="n">
         <v>7.5575</v>
       </c>
       <c r="IX29" s="15" t="n">
         <v>5.5302</v>
       </c>
       <c r="IY29" s="15" t="n">
         <v>2.5944</v>
       </c>
       <c r="IZ29" s="15" t="n">
         <v>-2.2993</v>
       </c>
       <c r="JA29" s="15" t="n">
         <v>-4.7351</v>
       </c>
       <c r="JB29" s="15" t="n">
         <v>-2.8968</v>
       </c>
       <c r="JC29" s="15" t="n">
         <v>1.4158</v>
       </c>
       <c r="JD29" s="15" t="n">
         <v>9.0168</v>
       </c>
@@ -24735,63 +24735,63 @@
         </is>
       </c>
       <c r="NJ29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL29" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Industria. Industria manufacturera (C, CNAE 2009)</t>
         </is>
       </c>
       <c r="B30" s="14" t="n">
-        <v>46124.0</v>
+        <v>46108.0</v>
       </c>
       <c r="C30" s="14" t="n">
-        <v>45340.0</v>
+        <v>45345.0</v>
       </c>
       <c r="D30" s="14" t="n">
-        <v>44726.0</v>
+        <v>44727.0</v>
       </c>
       <c r="E30" s="14" t="n">
-        <v>44503.0</v>
+        <v>44502.0</v>
       </c>
       <c r="F30" s="14" t="n">
-        <v>44211.0</v>
+        <v>44206.0</v>
       </c>
       <c r="G30" s="14" t="n">
         <v>43334.0</v>
       </c>
       <c r="H30" s="14" t="n">
         <v>42835.0</v>
       </c>
       <c r="I30" s="14" t="n">
         <v>43316.0</v>
       </c>
       <c r="J30" s="14" t="n">
         <v>43411.0</v>
       </c>
       <c r="K30" s="14" t="n">
         <v>40804.0</v>
       </c>
       <c r="L30" s="14" t="n">
         <v>41078.0</v>
       </c>
       <c r="M30" s="14" t="n">
         <v>40405.0</v>
       </c>
       <c r="N30" s="14" t="n">
         <v>41733.0</v>
       </c>
@@ -25110,63 +25110,63 @@
       <c r="DO30" s="14" t="n">
         <v>20649.0</v>
       </c>
       <c r="DP30" s="14" t="n">
         <v>20255.0</v>
       </c>
       <c r="DQ30" s="14" t="n">
         <v>19702.0</v>
       </c>
       <c r="DR30" s="14" t="n">
         <v>19444.0</v>
       </c>
       <c r="DS30" s="14" t="n">
         <v>19357.0</v>
       </c>
       <c r="DT30" s="14" t="n">
         <v>18697.0</v>
       </c>
       <c r="DU30" s="14" t="n">
         <v>18536.0</v>
       </c>
       <c r="DV30" s="14" t="n">
         <v>18371.0</v>
       </c>
       <c r="DW30" s="15" t="n">
-        <v>1.7292</v>
+        <v>1.6827</v>
       </c>
       <c r="DX30" s="15" t="n">
-        <v>1.3728</v>
+        <v>1.3817</v>
       </c>
       <c r="DY30" s="15" t="n">
-        <v>0.5011</v>
+        <v>0.5056</v>
       </c>
       <c r="DZ30" s="15" t="n">
-        <v>0.6605</v>
+        <v>0.6696</v>
       </c>
       <c r="EA30" s="15" t="n">
-        <v>2.0238</v>
+        <v>2.0123</v>
       </c>
       <c r="EB30" s="15" t="n">
         <v>1.1649</v>
       </c>
       <c r="EC30" s="15" t="n">
         <v>-1.1104</v>
       </c>
       <c r="ED30" s="15" t="n">
         <v>-0.2188</v>
       </c>
       <c r="EE30" s="15" t="n">
         <v>6.3891</v>
       </c>
       <c r="EF30" s="15" t="n">
         <v>-0.667</v>
       </c>
       <c r="EG30" s="15" t="n">
         <v>1.6656</v>
       </c>
       <c r="EH30" s="15" t="n">
         <v>-3.1821</v>
       </c>
       <c r="EI30" s="15" t="n">
         <v>5.4636</v>
       </c>
@@ -25487,63 +25487,63 @@
       </c>
       <c r="IK30" s="15" t="n">
         <v>2.8068</v>
       </c>
       <c r="IL30" s="15" t="n">
         <v>1.3269</v>
       </c>
       <c r="IM30" s="15" t="n">
         <v>0.4494</v>
       </c>
       <c r="IN30" s="15" t="n">
         <v>3.53</v>
       </c>
       <c r="IO30" s="15" t="n">
         <v>0.8686</v>
       </c>
       <c r="IP30" s="15" t="n">
         <v>0.8982</v>
       </c>
       <c r="IQ30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR30" s="15" t="n">
-        <v>4.327</v>
+        <v>4.3026</v>
       </c>
       <c r="IS30" s="15" t="n">
-        <v>4.6292</v>
+        <v>4.6407</v>
       </c>
       <c r="IT30" s="15" t="n">
-        <v>4.4146</v>
+        <v>4.4169</v>
       </c>
       <c r="IU30" s="15" t="n">
-        <v>2.7403</v>
+        <v>2.738</v>
       </c>
       <c r="IV30" s="15" t="n">
-        <v>1.8429</v>
+        <v>1.8313</v>
       </c>
       <c r="IW30" s="15" t="n">
         <v>6.2004</v>
       </c>
       <c r="IX30" s="15" t="n">
         <v>4.2772</v>
       </c>
       <c r="IY30" s="15" t="n">
         <v>7.2046</v>
       </c>
       <c r="IZ30" s="15" t="n">
         <v>4.0208</v>
       </c>
       <c r="JA30" s="15" t="n">
         <v>3.1159</v>
       </c>
       <c r="JB30" s="15" t="n">
         <v>7.0492</v>
       </c>
       <c r="JC30" s="15" t="n">
         <v>8.2286</v>
       </c>
       <c r="JD30" s="15" t="n">
         <v>14.4844</v>
       </c>
@@ -25877,63 +25877,63 @@
         </is>
       </c>
       <c r="NJ30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL30" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Construcción (F, CNAE 2009)</t>
         </is>
       </c>
       <c r="B31" s="14" t="n">
-        <v>23555.0</v>
+        <v>23546.0</v>
       </c>
       <c r="C31" s="14" t="n">
-        <v>23447.0</v>
+        <v>23446.0</v>
       </c>
       <c r="D31" s="14" t="n">
         <v>22901.0</v>
       </c>
       <c r="E31" s="14" t="n">
         <v>22506.0</v>
       </c>
       <c r="F31" s="14" t="n">
-        <v>21329.0</v>
+        <v>21330.0</v>
       </c>
       <c r="G31" s="14" t="n">
         <v>20769.0</v>
       </c>
       <c r="H31" s="14" t="n">
         <v>20713.0</v>
       </c>
       <c r="I31" s="14" t="n">
         <v>21062.0</v>
       </c>
       <c r="J31" s="14" t="n">
         <v>20299.0</v>
       </c>
       <c r="K31" s="14" t="n">
         <v>19862.0</v>
       </c>
       <c r="L31" s="14" t="n">
         <v>19909.0</v>
       </c>
       <c r="M31" s="14" t="n">
         <v>19964.0</v>
       </c>
       <c r="N31" s="14" t="n">
         <v>19084.0</v>
       </c>
@@ -26252,63 +26252,63 @@
       <c r="DO31" s="14" t="n">
         <v>10281.0</v>
       </c>
       <c r="DP31" s="14" t="n">
         <v>10269.0</v>
       </c>
       <c r="DQ31" s="14" t="n">
         <v>10055.0</v>
       </c>
       <c r="DR31" s="14" t="n">
         <v>10021.0</v>
       </c>
       <c r="DS31" s="14" t="n">
         <v>10035.0</v>
       </c>
       <c r="DT31" s="14" t="n">
         <v>9825.0</v>
       </c>
       <c r="DU31" s="14" t="n">
         <v>9842.0</v>
       </c>
       <c r="DV31" s="14" t="n">
         <v>9812.0</v>
       </c>
       <c r="DW31" s="15" t="n">
-        <v>0.4606</v>
+        <v>0.4265</v>
       </c>
       <c r="DX31" s="15" t="n">
-        <v>2.3842</v>
+        <v>2.3798</v>
       </c>
       <c r="DY31" s="15" t="n">
         <v>1.7551</v>
       </c>
       <c r="DZ31" s="15" t="n">
-        <v>5.5183</v>
+        <v>5.5134</v>
       </c>
       <c r="EA31" s="15" t="n">
-        <v>2.6963</v>
+        <v>2.7011</v>
       </c>
       <c r="EB31" s="15" t="n">
         <v>0.2704</v>
       </c>
       <c r="EC31" s="15" t="n">
         <v>-1.657</v>
       </c>
       <c r="ED31" s="15" t="n">
         <v>3.7588</v>
       </c>
       <c r="EE31" s="15" t="n">
         <v>2.2002</v>
       </c>
       <c r="EF31" s="15" t="n">
         <v>-0.2361</v>
       </c>
       <c r="EG31" s="15" t="n">
         <v>-0.2755</v>
       </c>
       <c r="EH31" s="15" t="n">
         <v>4.6112</v>
       </c>
       <c r="EI31" s="15" t="n">
         <v>1.5214</v>
       </c>
@@ -26629,63 +26629,63 @@
       </c>
       <c r="IK31" s="15" t="n">
         <v>2.1283</v>
       </c>
       <c r="IL31" s="15" t="n">
         <v>0.3393</v>
       </c>
       <c r="IM31" s="15" t="n">
         <v>-0.1395</v>
       </c>
       <c r="IN31" s="15" t="n">
         <v>2.1374</v>
       </c>
       <c r="IO31" s="15" t="n">
         <v>-0.1727</v>
       </c>
       <c r="IP31" s="15" t="n">
         <v>0.3057</v>
       </c>
       <c r="IQ31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR31" s="15" t="n">
-        <v>10.4365</v>
+        <v>10.3891</v>
       </c>
       <c r="IS31" s="15" t="n">
-        <v>12.8942</v>
+        <v>12.8894</v>
       </c>
       <c r="IT31" s="15" t="n">
         <v>10.5634</v>
       </c>
       <c r="IU31" s="15" t="n">
         <v>6.8559</v>
       </c>
       <c r="IV31" s="15" t="n">
-        <v>5.0741</v>
+        <v>5.0791</v>
       </c>
       <c r="IW31" s="15" t="n">
         <v>4.5665</v>
       </c>
       <c r="IX31" s="15" t="n">
         <v>4.0384</v>
       </c>
       <c r="IY31" s="15" t="n">
         <v>5.4999</v>
       </c>
       <c r="IZ31" s="15" t="n">
         <v>6.3666</v>
       </c>
       <c r="JA31" s="15" t="n">
         <v>5.6602</v>
       </c>
       <c r="JB31" s="15" t="n">
         <v>6.1474</v>
       </c>
       <c r="JC31" s="15" t="n">
         <v>9.6261</v>
       </c>
       <c r="JD31" s="15" t="n">
         <v>10.3121</v>
       </c>
@@ -27019,63 +27019,63 @@
         </is>
       </c>
       <c r="NJ31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL31" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios (G-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B32" s="14" t="n">
-        <v>299420.0</v>
+        <v>300108.0</v>
       </c>
       <c r="C32" s="14" t="n">
-        <v>297382.0</v>
+        <v>297418.0</v>
       </c>
       <c r="D32" s="14" t="n">
-        <v>288744.0</v>
+        <v>288754.0</v>
       </c>
       <c r="E32" s="14" t="n">
-        <v>285150.0</v>
+        <v>285147.0</v>
       </c>
       <c r="F32" s="14" t="n">
-        <v>282009.0</v>
+        <v>281966.0</v>
       </c>
       <c r="G32" s="14" t="n">
         <v>279693.0</v>
       </c>
       <c r="H32" s="14" t="n">
         <v>276301.0</v>
       </c>
       <c r="I32" s="14" t="n">
         <v>272732.0</v>
       </c>
       <c r="J32" s="14" t="n">
         <v>269808.0</v>
       </c>
       <c r="K32" s="14" t="n">
         <v>267773.0</v>
       </c>
       <c r="L32" s="14" t="n">
         <v>258158.0</v>
       </c>
       <c r="M32" s="14" t="n">
         <v>252434.0</v>
       </c>
       <c r="N32" s="14" t="n">
         <v>250435.0</v>
       </c>
@@ -27394,63 +27394,63 @@
       <c r="DO32" s="14" t="n">
         <v>74722.0</v>
       </c>
       <c r="DP32" s="14" t="n">
         <v>73986.0</v>
       </c>
       <c r="DQ32" s="14" t="n">
         <v>72608.0</v>
       </c>
       <c r="DR32" s="14" t="n">
         <v>71345.0</v>
       </c>
       <c r="DS32" s="14" t="n">
         <v>71437.0</v>
       </c>
       <c r="DT32" s="14" t="n">
         <v>69621.0</v>
       </c>
       <c r="DU32" s="14" t="n">
         <v>68756.0</v>
       </c>
       <c r="DV32" s="14" t="n">
         <v>67821.0</v>
       </c>
       <c r="DW32" s="15" t="n">
-        <v>0.6853</v>
+        <v>0.9045</v>
       </c>
       <c r="DX32" s="15" t="n">
-        <v>2.9916</v>
+        <v>3.0005</v>
       </c>
       <c r="DY32" s="15" t="n">
-        <v>1.2604</v>
+        <v>1.265</v>
       </c>
       <c r="DZ32" s="15" t="n">
-        <v>1.1138</v>
+        <v>1.1282</v>
       </c>
       <c r="EA32" s="15" t="n">
-        <v>0.8281</v>
+        <v>0.8127</v>
       </c>
       <c r="EB32" s="15" t="n">
         <v>1.2276</v>
       </c>
       <c r="EC32" s="15" t="n">
         <v>1.3086</v>
       </c>
       <c r="ED32" s="15" t="n">
         <v>1.0837</v>
       </c>
       <c r="EE32" s="15" t="n">
         <v>0.76</v>
       </c>
       <c r="EF32" s="15" t="n">
         <v>3.7245</v>
       </c>
       <c r="EG32" s="15" t="n">
         <v>2.2675</v>
       </c>
       <c r="EH32" s="15" t="n">
         <v>0.7982</v>
       </c>
       <c r="EI32" s="15" t="n">
         <v>1.023</v>
       </c>
@@ -27771,63 +27771,63 @@
       </c>
       <c r="IK32" s="15" t="n">
         <v>1.8979</v>
       </c>
       <c r="IL32" s="15" t="n">
         <v>1.7703</v>
       </c>
       <c r="IM32" s="15" t="n">
         <v>-0.1288</v>
       </c>
       <c r="IN32" s="15" t="n">
         <v>2.6084</v>
       </c>
       <c r="IO32" s="15" t="n">
         <v>1.2581</v>
       </c>
       <c r="IP32" s="15" t="n">
         <v>1.3786</v>
       </c>
       <c r="IQ32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR32" s="15" t="n">
-        <v>6.1739</v>
+        <v>6.4341</v>
       </c>
       <c r="IS32" s="15" t="n">
-        <v>6.3244</v>
+        <v>6.3373</v>
       </c>
       <c r="IT32" s="15" t="n">
-        <v>4.5034</v>
+        <v>4.507</v>
       </c>
       <c r="IU32" s="15" t="n">
-        <v>4.5532</v>
+        <v>4.5521</v>
       </c>
       <c r="IV32" s="15" t="n">
-        <v>4.5221</v>
+        <v>4.5062</v>
       </c>
       <c r="IW32" s="15" t="n">
         <v>4.4515</v>
       </c>
       <c r="IX32" s="15" t="n">
         <v>7.0279</v>
       </c>
       <c r="IY32" s="15" t="n">
         <v>8.0409</v>
       </c>
       <c r="IZ32" s="15" t="n">
         <v>7.7357</v>
       </c>
       <c r="JA32" s="15" t="n">
         <v>8.017</v>
       </c>
       <c r="JB32" s="15" t="n">
         <v>11.2045</v>
       </c>
       <c r="JC32" s="15" t="n">
         <v>10.8197</v>
       </c>
       <c r="JD32" s="15" t="n">
         <v>12.6705</v>
       </c>
@@ -28161,63 +28161,63 @@
         </is>
       </c>
       <c r="NJ32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL32" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Comercio, transporte y hostelería (G-I, CNAE 2009)</t>
         </is>
       </c>
       <c r="B33" s="14" t="n">
-        <v>99076.0</v>
+        <v>99079.0</v>
       </c>
       <c r="C33" s="14" t="n">
-        <v>96119.0</v>
+        <v>96135.0</v>
       </c>
       <c r="D33" s="14" t="n">
-        <v>94241.0</v>
+        <v>94245.0</v>
       </c>
       <c r="E33" s="14" t="n">
-        <v>93302.0</v>
+        <v>93298.0</v>
       </c>
       <c r="F33" s="14" t="n">
-        <v>91114.0</v>
+        <v>91098.0</v>
       </c>
       <c r="G33" s="14" t="n">
         <v>87929.0</v>
       </c>
       <c r="H33" s="14" t="n">
         <v>87131.0</v>
       </c>
       <c r="I33" s="14" t="n">
         <v>88266.0</v>
       </c>
       <c r="J33" s="14" t="n">
         <v>86252.0</v>
       </c>
       <c r="K33" s="14" t="n">
         <v>82924.0</v>
       </c>
       <c r="L33" s="14" t="n">
         <v>79214.0</v>
       </c>
       <c r="M33" s="14" t="n">
         <v>80803.0</v>
       </c>
       <c r="N33" s="14" t="n">
         <v>81303.0</v>
       </c>
@@ -28536,63 +28536,63 @@
       <c r="DO33" s="14" t="n">
         <v>27698.0</v>
       </c>
       <c r="DP33" s="14" t="n">
         <v>27655.0</v>
       </c>
       <c r="DQ33" s="14" t="n">
         <v>27142.0</v>
       </c>
       <c r="DR33" s="14" t="n">
         <v>26753.0</v>
       </c>
       <c r="DS33" s="14" t="n">
         <v>27060.0</v>
       </c>
       <c r="DT33" s="14" t="n">
         <v>26391.0</v>
       </c>
       <c r="DU33" s="14" t="n">
         <v>26307.0</v>
       </c>
       <c r="DV33" s="14" t="n">
         <v>25942.0</v>
       </c>
       <c r="DW33" s="15" t="n">
-        <v>3.0764</v>
+        <v>3.0624</v>
       </c>
       <c r="DX33" s="15" t="n">
-        <v>1.9928</v>
+        <v>2.0054</v>
       </c>
       <c r="DY33" s="15" t="n">
-        <v>1.0064</v>
+        <v>1.015</v>
       </c>
       <c r="DZ33" s="15" t="n">
-        <v>2.4014</v>
+        <v>2.415</v>
       </c>
       <c r="EA33" s="15" t="n">
-        <v>3.6222</v>
+        <v>3.604</v>
       </c>
       <c r="EB33" s="15" t="n">
         <v>0.9159</v>
       </c>
       <c r="EC33" s="15" t="n">
         <v>-1.2859</v>
       </c>
       <c r="ED33" s="15" t="n">
         <v>2.335</v>
       </c>
       <c r="EE33" s="15" t="n">
         <v>4.0133</v>
       </c>
       <c r="EF33" s="15" t="n">
         <v>4.6835</v>
       </c>
       <c r="EG33" s="15" t="n">
         <v>-1.9665</v>
       </c>
       <c r="EH33" s="15" t="n">
         <v>-0.615</v>
       </c>
       <c r="EI33" s="15" t="n">
         <v>3.761</v>
       </c>
@@ -28913,63 +28913,63 @@
       </c>
       <c r="IK33" s="15" t="n">
         <v>1.8901</v>
       </c>
       <c r="IL33" s="15" t="n">
         <v>1.454</v>
       </c>
       <c r="IM33" s="15" t="n">
         <v>-1.1345</v>
       </c>
       <c r="IN33" s="15" t="n">
         <v>2.535</v>
       </c>
       <c r="IO33" s="15" t="n">
         <v>0.3193</v>
       </c>
       <c r="IP33" s="15" t="n">
         <v>1.407</v>
       </c>
       <c r="IQ33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR33" s="15" t="n">
-        <v>8.7385</v>
+        <v>8.7609</v>
       </c>
       <c r="IS33" s="15" t="n">
-        <v>9.3143</v>
+        <v>9.3325</v>
       </c>
       <c r="IT33" s="15" t="n">
-        <v>8.1601</v>
+        <v>8.1647</v>
       </c>
       <c r="IU33" s="15" t="n">
-        <v>5.7055</v>
+        <v>5.7009</v>
       </c>
       <c r="IV33" s="15" t="n">
-        <v>5.637</v>
+        <v>5.6184</v>
       </c>
       <c r="IW33" s="15" t="n">
         <v>6.0356</v>
       </c>
       <c r="IX33" s="15" t="n">
         <v>9.9944</v>
       </c>
       <c r="IY33" s="15" t="n">
         <v>9.236</v>
       </c>
       <c r="IZ33" s="15" t="n">
         <v>6.0871</v>
       </c>
       <c r="JA33" s="15" t="n">
         <v>5.8298</v>
       </c>
       <c r="JB33" s="15" t="n">
         <v>10.3459</v>
       </c>
       <c r="JC33" s="15" t="n">
         <v>9.7181</v>
       </c>
       <c r="JD33" s="15" t="n">
         <v>16.8466</v>
       </c>
@@ -29303,63 +29303,63 @@
         </is>
       </c>
       <c r="NJ33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL33" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Información y comunicaciones (J, CNAE 2009)</t>
         </is>
       </c>
       <c r="B34" s="14" t="n">
-        <v>16023.0</v>
+        <v>16060.0</v>
       </c>
       <c r="C34" s="14" t="n">
-        <v>16057.0</v>
+        <v>16063.0</v>
       </c>
       <c r="D34" s="14" t="n">
-        <v>15735.0</v>
+        <v>15737.0</v>
       </c>
       <c r="E34" s="14" t="n">
-        <v>15258.0</v>
+        <v>15255.0</v>
       </c>
       <c r="F34" s="14" t="n">
-        <v>14769.0</v>
+        <v>14764.0</v>
       </c>
       <c r="G34" s="14" t="n">
         <v>15024.0</v>
       </c>
       <c r="H34" s="14" t="n">
         <v>14895.0</v>
       </c>
       <c r="I34" s="14" t="n">
         <v>14680.0</v>
       </c>
       <c r="J34" s="14" t="n">
         <v>14231.0</v>
       </c>
       <c r="K34" s="14" t="n">
         <v>14510.0</v>
       </c>
       <c r="L34" s="14" t="n">
         <v>14142.0</v>
       </c>
       <c r="M34" s="14" t="n">
         <v>13966.0</v>
       </c>
       <c r="N34" s="14" t="n">
         <v>13227.0</v>
       </c>
@@ -29678,63 +29678,63 @@
       <c r="DO34" s="14" t="n">
         <v>4618.0</v>
       </c>
       <c r="DP34" s="14" t="n">
         <v>4494.0</v>
       </c>
       <c r="DQ34" s="14" t="n">
         <v>4420.0</v>
       </c>
       <c r="DR34" s="14" t="n">
         <v>4301.0</v>
       </c>
       <c r="DS34" s="14" t="n">
         <v>4209.0</v>
       </c>
       <c r="DT34" s="14" t="n">
         <v>4085.0</v>
       </c>
       <c r="DU34" s="14" t="n">
         <v>3973.0</v>
       </c>
       <c r="DV34" s="14" t="n">
         <v>3878.0</v>
       </c>
       <c r="DW34" s="15" t="n">
-        <v>-0.2117</v>
+        <v>-0.0187</v>
       </c>
       <c r="DX34" s="15" t="n">
-        <v>2.0464</v>
+        <v>2.0716</v>
       </c>
       <c r="DY34" s="15" t="n">
-        <v>3.1262</v>
+        <v>3.1596</v>
       </c>
       <c r="DZ34" s="15" t="n">
-        <v>3.311</v>
+        <v>3.3257</v>
       </c>
       <c r="EA34" s="15" t="n">
-        <v>-1.6973</v>
+        <v>-1.7306</v>
       </c>
       <c r="EB34" s="15" t="n">
         <v>0.8661</v>
       </c>
       <c r="EC34" s="15" t="n">
         <v>1.4646</v>
       </c>
       <c r="ED34" s="15" t="n">
         <v>3.1551</v>
       </c>
       <c r="EE34" s="15" t="n">
         <v>-1.9228</v>
       </c>
       <c r="EF34" s="15" t="n">
         <v>2.6022</v>
       </c>
       <c r="EG34" s="15" t="n">
         <v>1.2602</v>
       </c>
       <c r="EH34" s="15" t="n">
         <v>5.5871</v>
       </c>
       <c r="EI34" s="15" t="n">
         <v>-0.0076</v>
       </c>
@@ -30055,63 +30055,63 @@
       </c>
       <c r="IK34" s="15" t="n">
         <v>1.6742</v>
       </c>
       <c r="IL34" s="15" t="n">
         <v>2.7668</v>
       </c>
       <c r="IM34" s="15" t="n">
         <v>2.1858</v>
       </c>
       <c r="IN34" s="15" t="n">
         <v>3.0355</v>
       </c>
       <c r="IO34" s="15" t="n">
         <v>2.819</v>
       </c>
       <c r="IP34" s="15" t="n">
         <v>2.4497</v>
       </c>
       <c r="IQ34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR34" s="15" t="n">
-        <v>8.4908</v>
+        <v>8.7781</v>
       </c>
       <c r="IS34" s="15" t="n">
-        <v>6.8757</v>
+        <v>6.9156</v>
       </c>
       <c r="IT34" s="15" t="n">
-        <v>5.6395</v>
+        <v>5.6529</v>
       </c>
       <c r="IU34" s="15" t="n">
-        <v>3.9373</v>
+        <v>3.9169</v>
       </c>
       <c r="IV34" s="15" t="n">
-        <v>3.7805</v>
+        <v>3.7453</v>
       </c>
       <c r="IW34" s="15" t="n">
         <v>3.5424</v>
       </c>
       <c r="IX34" s="15" t="n">
         <v>5.3246</v>
       </c>
       <c r="IY34" s="15" t="n">
         <v>5.1124</v>
       </c>
       <c r="IZ34" s="15" t="n">
         <v>7.5905</v>
       </c>
       <c r="JA34" s="15" t="n">
         <v>9.6916</v>
       </c>
       <c r="JB34" s="15" t="n">
         <v>12.2292</v>
       </c>
       <c r="JC34" s="15" t="n">
         <v>14.7576</v>
       </c>
       <c r="JD34" s="15" t="n">
         <v>13.7024</v>
       </c>
@@ -30445,63 +30445,63 @@
         </is>
       </c>
       <c r="NJ34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL34" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades financieras y de seguros (K, CNAE 2009)</t>
         </is>
       </c>
       <c r="B35" s="14" t="n">
-        <v>19530.0</v>
+        <v>19679.0</v>
       </c>
       <c r="C35" s="14" t="n">
-        <v>19353.0</v>
+        <v>19354.0</v>
       </c>
       <c r="D35" s="14" t="n">
-        <v>19120.0</v>
+        <v>19121.0</v>
       </c>
       <c r="E35" s="14" t="n">
-        <v>18808.0</v>
+        <v>18809.0</v>
       </c>
       <c r="F35" s="14" t="n">
-        <v>19802.0</v>
+        <v>19799.0</v>
       </c>
       <c r="G35" s="14" t="n">
         <v>19539.0</v>
       </c>
       <c r="H35" s="14" t="n">
         <v>20805.0</v>
       </c>
       <c r="I35" s="14" t="n">
         <v>19907.0</v>
       </c>
       <c r="J35" s="14" t="n">
         <v>20472.0</v>
       </c>
       <c r="K35" s="14" t="n">
         <v>20034.0</v>
       </c>
       <c r="L35" s="14" t="n">
         <v>20219.0</v>
       </c>
       <c r="M35" s="14" t="n">
         <v>17501.0</v>
       </c>
       <c r="N35" s="14" t="n">
         <v>15976.0</v>
       </c>
@@ -30820,63 +30820,63 @@
       <c r="DO35" s="14" t="n">
         <v>5527.0</v>
       </c>
       <c r="DP35" s="14" t="n">
         <v>5238.0</v>
       </c>
       <c r="DQ35" s="14" t="n">
         <v>5202.0</v>
       </c>
       <c r="DR35" s="14" t="n">
         <v>4953.0</v>
       </c>
       <c r="DS35" s="14" t="n">
         <v>5004.0</v>
       </c>
       <c r="DT35" s="14" t="n">
         <v>5108.0</v>
       </c>
       <c r="DU35" s="14" t="n">
         <v>4962.0</v>
       </c>
       <c r="DV35" s="14" t="n">
         <v>4968.0</v>
       </c>
       <c r="DW35" s="15" t="n">
-        <v>0.9146</v>
+        <v>1.6792</v>
       </c>
       <c r="DX35" s="15" t="n">
         <v>1.2186</v>
       </c>
       <c r="DY35" s="15" t="n">
-        <v>1.6589</v>
+        <v>1.6588</v>
       </c>
       <c r="DZ35" s="15" t="n">
-        <v>-5.0197</v>
+        <v>-5.0003</v>
       </c>
       <c r="EA35" s="15" t="n">
-        <v>1.346</v>
+        <v>1.3307</v>
       </c>
       <c r="EB35" s="15" t="n">
         <v>-6.0851</v>
       </c>
       <c r="EC35" s="15" t="n">
         <v>4.511</v>
       </c>
       <c r="ED35" s="15" t="n">
         <v>-2.7599</v>
       </c>
       <c r="EE35" s="15" t="n">
         <v>2.1863</v>
       </c>
       <c r="EF35" s="15" t="n">
         <v>-0.915</v>
       </c>
       <c r="EG35" s="15" t="n">
         <v>15.5305</v>
       </c>
       <c r="EH35" s="15" t="n">
         <v>9.5456</v>
       </c>
       <c r="EI35" s="15" t="n">
         <v>9.2003</v>
       </c>
@@ -31197,63 +31197,63 @@
       </c>
       <c r="IK35" s="15" t="n">
         <v>0.692</v>
       </c>
       <c r="IL35" s="15" t="n">
         <v>5.0273</v>
       </c>
       <c r="IM35" s="15" t="n">
         <v>-1.0192</v>
       </c>
       <c r="IN35" s="15" t="n">
         <v>-2.036</v>
       </c>
       <c r="IO35" s="15" t="n">
         <v>2.9424</v>
       </c>
       <c r="IP35" s="15" t="n">
         <v>-0.1208</v>
       </c>
       <c r="IQ35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR35" s="15" t="n">
-        <v>-1.3736</v>
+        <v>-0.6061</v>
       </c>
       <c r="IS35" s="15" t="n">
-        <v>-0.9519</v>
+        <v>-0.9468</v>
       </c>
       <c r="IT35" s="15" t="n">
-        <v>-8.099</v>
+        <v>-8.0942</v>
       </c>
       <c r="IU35" s="15" t="n">
-        <v>-5.5207</v>
+        <v>-5.5156</v>
       </c>
       <c r="IV35" s="15" t="n">
-        <v>-3.2728</v>
+        <v>-3.2874</v>
       </c>
       <c r="IW35" s="15" t="n">
         <v>-2.4708</v>
       </c>
       <c r="IX35" s="15" t="n">
         <v>2.8983</v>
       </c>
       <c r="IY35" s="15" t="n">
         <v>13.7478</v>
       </c>
       <c r="IZ35" s="15" t="n">
         <v>28.1422</v>
       </c>
       <c r="JA35" s="15" t="n">
         <v>36.9378</v>
       </c>
       <c r="JB35" s="15" t="n">
         <v>54.7688</v>
       </c>
       <c r="JC35" s="15" t="n">
         <v>37.3058</v>
       </c>
       <c r="JD35" s="15" t="n">
         <v>27.7263</v>
       </c>
@@ -31587,63 +31587,63 @@
         </is>
       </c>
       <c r="NJ35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL35" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades inmobiliarias (L, CNAE 2009)</t>
         </is>
       </c>
       <c r="B36" s="14" t="n">
-        <v>44707.0</v>
+        <v>44724.0</v>
       </c>
       <c r="C36" s="14" t="n">
-        <v>44462.0</v>
+        <v>44466.0</v>
       </c>
       <c r="D36" s="14" t="n">
-        <v>43390.0</v>
+        <v>43391.0</v>
       </c>
       <c r="E36" s="14" t="n">
-        <v>43362.0</v>
+        <v>43361.0</v>
       </c>
       <c r="F36" s="14" t="n">
-        <v>42537.0</v>
+        <v>42533.0</v>
       </c>
       <c r="G36" s="14" t="n">
         <v>42826.0</v>
       </c>
       <c r="H36" s="14" t="n">
         <v>41334.0</v>
       </c>
       <c r="I36" s="14" t="n">
         <v>41489.0</v>
       </c>
       <c r="J36" s="14" t="n">
         <v>41568.0</v>
       </c>
       <c r="K36" s="14" t="n">
         <v>41421.0</v>
       </c>
       <c r="L36" s="14" t="n">
         <v>39257.0</v>
       </c>
       <c r="M36" s="14" t="n">
         <v>39716.0</v>
       </c>
       <c r="N36" s="14" t="n">
         <v>39389.0</v>
       </c>
@@ -31962,63 +31962,63 @@
       <c r="DO36" s="14" t="n">
         <v>6481.0</v>
       </c>
       <c r="DP36" s="14" t="n">
         <v>6461.0</v>
       </c>
       <c r="DQ36" s="14" t="n">
         <v>6251.0</v>
       </c>
       <c r="DR36" s="14" t="n">
         <v>6144.0</v>
       </c>
       <c r="DS36" s="14" t="n">
         <v>6145.0</v>
       </c>
       <c r="DT36" s="14" t="n">
         <v>5935.0</v>
       </c>
       <c r="DU36" s="14" t="n">
         <v>5819.0</v>
       </c>
       <c r="DV36" s="14" t="n">
         <v>5749.0</v>
       </c>
       <c r="DW36" s="15" t="n">
-        <v>0.551</v>
+        <v>0.5802</v>
       </c>
       <c r="DX36" s="15" t="n">
-        <v>2.4706</v>
+        <v>2.4775</v>
       </c>
       <c r="DY36" s="15" t="n">
-        <v>0.0646</v>
+        <v>0.0692</v>
       </c>
       <c r="DZ36" s="15" t="n">
-        <v>1.9395</v>
+        <v>1.9467</v>
       </c>
       <c r="EA36" s="15" t="n">
-        <v>-0.6748</v>
+        <v>-0.6842</v>
       </c>
       <c r="EB36" s="15" t="n">
         <v>3.6096</v>
       </c>
       <c r="EC36" s="15" t="n">
         <v>-0.3736</v>
       </c>
       <c r="ED36" s="15" t="n">
         <v>-0.1901</v>
       </c>
       <c r="EE36" s="15" t="n">
         <v>0.3549</v>
       </c>
       <c r="EF36" s="15" t="n">
         <v>5.5124</v>
       </c>
       <c r="EG36" s="15" t="n">
         <v>-1.1557</v>
       </c>
       <c r="EH36" s="15" t="n">
         <v>0.8302</v>
       </c>
       <c r="EI36" s="15" t="n">
         <v>3.6307</v>
       </c>
@@ -32339,63 +32339,63 @@
       </c>
       <c r="IK36" s="15" t="n">
         <v>3.3595</v>
       </c>
       <c r="IL36" s="15" t="n">
         <v>1.7415</v>
       </c>
       <c r="IM36" s="15" t="n">
         <v>-0.0163</v>
       </c>
       <c r="IN36" s="15" t="n">
         <v>3.5383</v>
       </c>
       <c r="IO36" s="15" t="n">
         <v>1.9935</v>
       </c>
       <c r="IP36" s="15" t="n">
         <v>1.2176</v>
       </c>
       <c r="IQ36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR36" s="15" t="n">
-        <v>5.1014</v>
+        <v>5.1513</v>
       </c>
       <c r="IS36" s="15" t="n">
-        <v>3.8201</v>
+        <v>3.8294</v>
       </c>
       <c r="IT36" s="15" t="n">
-        <v>4.9741</v>
+        <v>4.9765</v>
       </c>
       <c r="IU36" s="15" t="n">
-        <v>4.5144</v>
+        <v>4.512</v>
       </c>
       <c r="IV36" s="15" t="n">
-        <v>2.3311</v>
+        <v>2.3215</v>
       </c>
       <c r="IW36" s="15" t="n">
         <v>3.392</v>
       </c>
       <c r="IX36" s="15" t="n">
         <v>5.2908</v>
       </c>
       <c r="IY36" s="15" t="n">
         <v>4.4642</v>
       </c>
       <c r="IZ36" s="15" t="n">
         <v>5.532</v>
       </c>
       <c r="JA36" s="15" t="n">
         <v>8.9768</v>
       </c>
       <c r="JB36" s="15" t="n">
         <v>7.122</v>
       </c>
       <c r="JC36" s="15" t="n">
         <v>10.9819</v>
       </c>
       <c r="JD36" s="15" t="n">
         <v>10.216</v>
       </c>
@@ -32729,63 +32729,63 @@
         </is>
       </c>
       <c r="NJ36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL36" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades profesionales, científicas y técnicas y otras (M-N, CNAE 2009)</t>
         </is>
       </c>
       <c r="B37" s="14" t="n">
-        <v>36581.0</v>
+        <v>36566.0</v>
       </c>
       <c r="C37" s="14" t="n">
-        <v>36222.0</v>
+        <v>36220.0</v>
       </c>
       <c r="D37" s="14" t="n">
         <v>35499.0</v>
       </c>
       <c r="E37" s="14" t="n">
-        <v>34605.0</v>
+        <v>34606.0</v>
       </c>
       <c r="F37" s="14" t="n">
-        <v>33994.0</v>
+        <v>33995.0</v>
       </c>
       <c r="G37" s="14" t="n">
         <v>34492.0</v>
       </c>
       <c r="H37" s="14" t="n">
         <v>33454.0</v>
       </c>
       <c r="I37" s="14" t="n">
         <v>32403.0</v>
       </c>
       <c r="J37" s="14" t="n">
         <v>31354.0</v>
       </c>
       <c r="K37" s="14" t="n">
         <v>33279.0</v>
       </c>
       <c r="L37" s="14" t="n">
         <v>31600.0</v>
       </c>
       <c r="M37" s="14" t="n">
         <v>29955.0</v>
       </c>
       <c r="N37" s="14" t="n">
         <v>30085.0</v>
       </c>
@@ -33104,63 +33104,63 @@
       <c r="DO37" s="14" t="n">
         <v>6681.0</v>
       </c>
       <c r="DP37" s="14" t="n">
         <v>6646.0</v>
       </c>
       <c r="DQ37" s="14" t="n">
         <v>6428.0</v>
       </c>
       <c r="DR37" s="14" t="n">
         <v>6333.0</v>
       </c>
       <c r="DS37" s="14" t="n">
         <v>6242.0</v>
       </c>
       <c r="DT37" s="14" t="n">
         <v>6042.0</v>
       </c>
       <c r="DU37" s="14" t="n">
         <v>5961.0</v>
       </c>
       <c r="DV37" s="14" t="n">
         <v>5859.0</v>
       </c>
       <c r="DW37" s="15" t="n">
-        <v>0.9911</v>
+        <v>0.9553</v>
       </c>
       <c r="DX37" s="15" t="n">
-        <v>2.0367</v>
+        <v>2.031</v>
       </c>
       <c r="DY37" s="15" t="n">
-        <v>2.5834</v>
+        <v>2.5805</v>
       </c>
       <c r="DZ37" s="15" t="n">
-        <v>1.7974</v>
+        <v>1.7973</v>
       </c>
       <c r="EA37" s="15" t="n">
-        <v>-1.4438</v>
+        <v>-1.4409</v>
       </c>
       <c r="EB37" s="15" t="n">
         <v>3.1028</v>
       </c>
       <c r="EC37" s="15" t="n">
         <v>3.2435</v>
       </c>
       <c r="ED37" s="15" t="n">
         <v>3.3457</v>
       </c>
       <c r="EE37" s="15" t="n">
         <v>-5.7844</v>
       </c>
       <c r="EF37" s="15" t="n">
         <v>5.3133</v>
       </c>
       <c r="EG37" s="15" t="n">
         <v>5.4916</v>
       </c>
       <c r="EH37" s="15" t="n">
         <v>-0.4321</v>
       </c>
       <c r="EI37" s="15" t="n">
         <v>-3.765</v>
       </c>
@@ -33481,63 +33481,63 @@
       </c>
       <c r="IK37" s="15" t="n">
         <v>3.3914</v>
       </c>
       <c r="IL37" s="15" t="n">
         <v>1.5001</v>
       </c>
       <c r="IM37" s="15" t="n">
         <v>1.4579</v>
       </c>
       <c r="IN37" s="15" t="n">
         <v>3.3102</v>
       </c>
       <c r="IO37" s="15" t="n">
         <v>1.3588</v>
       </c>
       <c r="IP37" s="15" t="n">
         <v>1.7409</v>
       </c>
       <c r="IQ37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR37" s="15" t="n">
-        <v>7.6102</v>
+        <v>7.5629</v>
       </c>
       <c r="IS37" s="15" t="n">
-        <v>5.0157</v>
+        <v>5.0099</v>
       </c>
       <c r="IT37" s="15" t="n">
         <v>6.1129</v>
       </c>
       <c r="IU37" s="15" t="n">
-        <v>6.7957</v>
+        <v>6.7988</v>
       </c>
       <c r="IV37" s="15" t="n">
-        <v>8.42</v>
+        <v>8.4232</v>
       </c>
       <c r="IW37" s="15" t="n">
         <v>3.6449</v>
       </c>
       <c r="IX37" s="15" t="n">
         <v>5.8671</v>
       </c>
       <c r="IY37" s="15" t="n">
         <v>8.1723</v>
       </c>
       <c r="IZ37" s="15" t="n">
         <v>4.218</v>
       </c>
       <c r="JA37" s="15" t="n">
         <v>6.4519</v>
       </c>
       <c r="JB37" s="15" t="n">
         <v>8.8229</v>
       </c>
       <c r="JC37" s="15" t="n">
         <v>9.5447</v>
       </c>
       <c r="JD37" s="15" t="n">
         <v>11.2241</v>
       </c>
@@ -33871,63 +33871,63 @@
         </is>
       </c>
       <c r="NJ37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL37" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Administración pública, educación y sanidad (O-Q, CNAE 2009)</t>
         </is>
       </c>
       <c r="B38" s="14" t="n">
-        <v>67462.0</v>
+        <v>67951.0</v>
       </c>
       <c r="C38" s="14" t="n">
-        <v>69481.0</v>
+        <v>69490.0</v>
       </c>
       <c r="D38" s="14" t="n">
-        <v>65203.0</v>
+        <v>65204.0</v>
       </c>
       <c r="E38" s="14" t="n">
-        <v>64528.0</v>
+        <v>64532.0</v>
       </c>
       <c r="F38" s="14" t="n">
-        <v>64596.0</v>
+        <v>64582.0</v>
       </c>
       <c r="G38" s="14" t="n">
         <v>64999.0</v>
       </c>
       <c r="H38" s="14" t="n">
         <v>63812.0</v>
       </c>
       <c r="I38" s="14" t="n">
         <v>61191.0</v>
       </c>
       <c r="J38" s="14" t="n">
         <v>61422.0</v>
       </c>
       <c r="K38" s="14" t="n">
         <v>61437.0</v>
       </c>
       <c r="L38" s="14" t="n">
         <v>59547.0</v>
       </c>
       <c r="M38" s="14" t="n">
         <v>56971.0</v>
       </c>
       <c r="N38" s="14" t="n">
         <v>56997.0</v>
       </c>
@@ -34246,63 +34246,63 @@
       <c r="DO38" s="14" t="n">
         <v>19004.0</v>
       </c>
       <c r="DP38" s="14" t="n">
         <v>18824.0</v>
       </c>
       <c r="DQ38" s="14" t="n">
         <v>18520.0</v>
       </c>
       <c r="DR38" s="14" t="n">
         <v>18273.0</v>
       </c>
       <c r="DS38" s="14" t="n">
         <v>18221.0</v>
       </c>
       <c r="DT38" s="14" t="n">
         <v>17590.0</v>
       </c>
       <c r="DU38" s="14" t="n">
         <v>17317.0</v>
       </c>
       <c r="DV38" s="14" t="n">
         <v>17103.0</v>
       </c>
       <c r="DW38" s="15" t="n">
-        <v>-2.9058</v>
+        <v>-2.2147</v>
       </c>
       <c r="DX38" s="15" t="n">
-        <v>6.561</v>
+        <v>6.5732</v>
       </c>
       <c r="DY38" s="15" t="n">
-        <v>1.0461</v>
+        <v>1.0413</v>
       </c>
       <c r="DZ38" s="15" t="n">
-        <v>-0.1053</v>
+        <v>-0.0774</v>
       </c>
       <c r="EA38" s="15" t="n">
-        <v>-0.62</v>
+        <v>-0.6415</v>
       </c>
       <c r="EB38" s="15" t="n">
         <v>1.8602</v>
       </c>
       <c r="EC38" s="15" t="n">
         <v>4.2833</v>
       </c>
       <c r="ED38" s="15" t="n">
         <v>-0.3761</v>
       </c>
       <c r="EE38" s="15" t="n">
         <v>-0.0244</v>
       </c>
       <c r="EF38" s="15" t="n">
         <v>3.174</v>
       </c>
       <c r="EG38" s="15" t="n">
         <v>4.5216</v>
       </c>
       <c r="EH38" s="15" t="n">
         <v>-0.0456</v>
       </c>
       <c r="EI38" s="15" t="n">
         <v>-2.8681</v>
       </c>
@@ -34623,63 +34623,63 @@
       </c>
       <c r="IK38" s="15" t="n">
         <v>1.6415</v>
       </c>
       <c r="IL38" s="15" t="n">
         <v>1.3517</v>
       </c>
       <c r="IM38" s="15" t="n">
         <v>0.2854</v>
       </c>
       <c r="IN38" s="15" t="n">
         <v>3.5873</v>
       </c>
       <c r="IO38" s="15" t="n">
         <v>1.5765</v>
       </c>
       <c r="IP38" s="15" t="n">
         <v>1.2512</v>
       </c>
       <c r="IQ38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR38" s="15" t="n">
-        <v>4.4368</v>
+        <v>5.2166</v>
       </c>
       <c r="IS38" s="15" t="n">
-        <v>6.8955</v>
+        <v>6.9093</v>
       </c>
       <c r="IT38" s="15" t="n">
-        <v>2.1798</v>
+        <v>2.1814</v>
       </c>
       <c r="IU38" s="15" t="n">
-        <v>5.4534</v>
+        <v>5.46</v>
       </c>
       <c r="IV38" s="15" t="n">
-        <v>5.1675</v>
+        <v>5.1447</v>
       </c>
       <c r="IW38" s="15" t="n">
         <v>5.7978</v>
       </c>
       <c r="IX38" s="15" t="n">
         <v>7.1624</v>
       </c>
       <c r="IY38" s="15" t="n">
         <v>7.4073</v>
       </c>
       <c r="IZ38" s="15" t="n">
         <v>7.7636</v>
       </c>
       <c r="JA38" s="15" t="n">
         <v>4.6984</v>
       </c>
       <c r="JB38" s="15" t="n">
         <v>7.8887</v>
       </c>
       <c r="JC38" s="15" t="n">
         <v>7.8037</v>
       </c>
       <c r="JD38" s="15" t="n">
         <v>6.3635</v>
       </c>
@@ -35013,63 +35013,63 @@
         </is>
       </c>
       <c r="NJ38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL38" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        VABpb Servicios. Actividades artísticas, recreativas y otros servicios (R-T, CNAE 2009)</t>
         </is>
       </c>
       <c r="B39" s="14" t="n">
-        <v>16041.0</v>
+        <v>16049.0</v>
       </c>
       <c r="C39" s="14" t="n">
-        <v>15688.0</v>
+        <v>15690.0</v>
       </c>
       <c r="D39" s="14" t="n">
-        <v>15556.0</v>
+        <v>15557.0</v>
       </c>
       <c r="E39" s="14" t="n">
-        <v>15287.0</v>
+        <v>15286.0</v>
       </c>
       <c r="F39" s="14" t="n">
-        <v>15197.0</v>
+        <v>15195.0</v>
       </c>
       <c r="G39" s="14" t="n">
         <v>14884.0</v>
       </c>
       <c r="H39" s="14" t="n">
         <v>14870.0</v>
       </c>
       <c r="I39" s="14" t="n">
         <v>14796.0</v>
       </c>
       <c r="J39" s="14" t="n">
         <v>14509.0</v>
       </c>
       <c r="K39" s="14" t="n">
         <v>14168.0</v>
       </c>
       <c r="L39" s="14" t="n">
         <v>14179.0</v>
       </c>
       <c r="M39" s="14" t="n">
         <v>13522.0</v>
       </c>
       <c r="N39" s="14" t="n">
         <v>13458.0</v>
       </c>
@@ -35388,63 +35388,63 @@
       <c r="DO39" s="14" t="n">
         <v>4713.0</v>
       </c>
       <c r="DP39" s="14" t="n">
         <v>4668.0</v>
       </c>
       <c r="DQ39" s="14" t="n">
         <v>4645.0</v>
       </c>
       <c r="DR39" s="14" t="n">
         <v>4588.0</v>
       </c>
       <c r="DS39" s="14" t="n">
         <v>4556.0</v>
       </c>
       <c r="DT39" s="14" t="n">
         <v>4470.0</v>
       </c>
       <c r="DU39" s="14" t="n">
         <v>4417.0</v>
       </c>
       <c r="DV39" s="14" t="n">
         <v>4322.0</v>
       </c>
       <c r="DW39" s="15" t="n">
-        <v>2.2501</v>
+        <v>2.2881</v>
       </c>
       <c r="DX39" s="15" t="n">
-        <v>0.8485</v>
+        <v>0.8549</v>
       </c>
       <c r="DY39" s="15" t="n">
-        <v>1.7597</v>
+        <v>1.7729</v>
       </c>
       <c r="DZ39" s="15" t="n">
-        <v>0.5922</v>
+        <v>0.5989</v>
       </c>
       <c r="EA39" s="15" t="n">
-        <v>2.1029</v>
+        <v>2.0895</v>
       </c>
       <c r="EB39" s="15" t="n">
         <v>0.0941</v>
       </c>
       <c r="EC39" s="15" t="n">
         <v>0.5001</v>
       </c>
       <c r="ED39" s="15" t="n">
         <v>1.9781</v>
       </c>
       <c r="EE39" s="15" t="n">
         <v>2.4068</v>
       </c>
       <c r="EF39" s="15" t="n">
         <v>-0.0776</v>
       </c>
       <c r="EG39" s="15" t="n">
         <v>4.8587</v>
       </c>
       <c r="EH39" s="15" t="n">
         <v>0.4756</v>
       </c>
       <c r="EI39" s="15" t="n">
         <v>-2.0096</v>
       </c>
@@ -35765,63 +35765,63 @@
       </c>
       <c r="IK39" s="15" t="n">
         <v>0.4952</v>
       </c>
       <c r="IL39" s="15" t="n">
         <v>1.2424</v>
       </c>
       <c r="IM39" s="15" t="n">
         <v>0.7024</v>
       </c>
       <c r="IN39" s="15" t="n">
         <v>1.9239</v>
       </c>
       <c r="IO39" s="15" t="n">
         <v>1.1999</v>
       </c>
       <c r="IP39" s="15" t="n">
         <v>2.1981</v>
       </c>
       <c r="IQ39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR39" s="15" t="n">
-        <v>5.5537</v>
+        <v>5.6203</v>
       </c>
       <c r="IS39" s="15" t="n">
-        <v>5.4018</v>
+        <v>5.4152</v>
       </c>
       <c r="IT39" s="15" t="n">
-        <v>4.6133</v>
+        <v>4.62</v>
       </c>
       <c r="IU39" s="15" t="n">
-        <v>3.3185</v>
+        <v>3.3117</v>
       </c>
       <c r="IV39" s="15" t="n">
-        <v>4.7419</v>
+        <v>4.7281</v>
       </c>
       <c r="IW39" s="15" t="n">
         <v>5.0536</v>
       </c>
       <c r="IX39" s="15" t="n">
         <v>4.8734</v>
       </c>
       <c r="IY39" s="15" t="n">
         <v>9.4217</v>
       </c>
       <c r="IZ39" s="15" t="n">
         <v>7.8095</v>
       </c>
       <c r="JA39" s="15" t="n">
         <v>3.16</v>
       </c>
       <c r="JB39" s="15" t="n">
         <v>2.62</v>
       </c>
       <c r="JC39" s="15" t="n">
         <v>2.0682</v>
       </c>
       <c r="JD39" s="15" t="n">
         <v>10.5289</v>
       </c>
@@ -36155,63 +36155,63 @@
         </is>
       </c>
       <c r="NJ39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL39" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos menos subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B40" s="14" t="n">
-        <v>41818.0</v>
+        <v>41018.0</v>
       </c>
       <c r="C40" s="14" t="n">
-        <v>41126.0</v>
+        <v>41074.0</v>
       </c>
       <c r="D40" s="14" t="n">
-        <v>40126.0</v>
+        <v>40111.0</v>
       </c>
       <c r="E40" s="14" t="n">
-        <v>38936.0</v>
+        <v>38946.0</v>
       </c>
       <c r="F40" s="14" t="n">
-        <v>38155.0</v>
+        <v>38212.0</v>
       </c>
       <c r="G40" s="14" t="n">
         <v>36920.0</v>
       </c>
       <c r="H40" s="14" t="n">
         <v>35540.0</v>
       </c>
       <c r="I40" s="14" t="n">
         <v>35254.0</v>
       </c>
       <c r="J40" s="14" t="n">
         <v>34033.0</v>
       </c>
       <c r="K40" s="14" t="n">
         <v>31404.0</v>
       </c>
       <c r="L40" s="14" t="n">
         <v>32849.0</v>
       </c>
       <c r="M40" s="14" t="n">
         <v>34050.0</v>
       </c>
       <c r="N40" s="14" t="n">
         <v>32707.0</v>
       </c>
@@ -36530,63 +36530,63 @@
       <c r="DO40" s="14" t="n">
         <v>9635.0</v>
       </c>
       <c r="DP40" s="14" t="n">
         <v>9439.0</v>
       </c>
       <c r="DQ40" s="14" t="n">
         <v>9131.0</v>
       </c>
       <c r="DR40" s="14" t="n">
         <v>9201.0</v>
       </c>
       <c r="DS40" s="14" t="n">
         <v>8096.0</v>
       </c>
       <c r="DT40" s="14" t="n">
         <v>8911.0</v>
       </c>
       <c r="DU40" s="14" t="n">
         <v>8776.0</v>
       </c>
       <c r="DV40" s="14" t="n">
         <v>8460.0</v>
       </c>
       <c r="DW40" s="15" t="n">
-        <v>1.6826</v>
+        <v>-0.1363</v>
       </c>
       <c r="DX40" s="15" t="n">
-        <v>2.4921</v>
+        <v>2.4008</v>
       </c>
       <c r="DY40" s="15" t="n">
-        <v>3.0563</v>
+        <v>2.9913</v>
       </c>
       <c r="DZ40" s="15" t="n">
-        <v>2.0469</v>
+        <v>1.9209</v>
       </c>
       <c r="EA40" s="15" t="n">
-        <v>3.3451</v>
+        <v>3.4995</v>
       </c>
       <c r="EB40" s="15" t="n">
         <v>3.8829</v>
       </c>
       <c r="EC40" s="15" t="n">
         <v>0.8113</v>
       </c>
       <c r="ED40" s="15" t="n">
         <v>3.5877</v>
       </c>
       <c r="EE40" s="15" t="n">
         <v>8.3715</v>
       </c>
       <c r="EF40" s="15" t="n">
         <v>-4.3989</v>
       </c>
       <c r="EG40" s="15" t="n">
         <v>-3.5272</v>
       </c>
       <c r="EH40" s="15" t="n">
         <v>4.1062</v>
       </c>
       <c r="EI40" s="15" t="n">
         <v>31.0114</v>
       </c>
@@ -36907,63 +36907,63 @@
       </c>
       <c r="IK40" s="15" t="n">
         <v>3.3731</v>
       </c>
       <c r="IL40" s="15" t="n">
         <v>-0.7608</v>
       </c>
       <c r="IM40" s="15" t="n">
         <v>13.6487</v>
       </c>
       <c r="IN40" s="15" t="n">
         <v>-9.146</v>
       </c>
       <c r="IO40" s="15" t="n">
         <v>1.5383</v>
       </c>
       <c r="IP40" s="15" t="n">
         <v>3.7352</v>
       </c>
       <c r="IQ40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR40" s="15" t="n">
-        <v>9.6003</v>
+        <v>7.3432</v>
       </c>
       <c r="IS40" s="15" t="n">
-        <v>11.3922</v>
+        <v>11.2514</v>
       </c>
       <c r="IT40" s="15" t="n">
-        <v>12.9038</v>
+        <v>12.8616</v>
       </c>
       <c r="IU40" s="15" t="n">
-        <v>10.4442</v>
+        <v>10.4726</v>
       </c>
       <c r="IV40" s="15" t="n">
-        <v>12.1118</v>
+        <v>12.2793</v>
       </c>
       <c r="IW40" s="15" t="n">
         <v>17.5646</v>
       </c>
       <c r="IX40" s="15" t="n">
         <v>8.192</v>
       </c>
       <c r="IY40" s="15" t="n">
         <v>3.536</v>
       </c>
       <c r="IZ40" s="15" t="n">
         <v>4.0542</v>
       </c>
       <c r="JA40" s="15" t="n">
         <v>25.7921</v>
       </c>
       <c r="JB40" s="15" t="n">
         <v>5.3055</v>
       </c>
       <c r="JC40" s="15" t="n">
         <v>4.8596</v>
       </c>
       <c r="JD40" s="15" t="n">
         <v>0.5843</v>
       </c>
@@ -37297,63 +37297,63 @@
         </is>
       </c>
       <c r="NJ40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL40" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Impuestos sobre los productos</t>
         </is>
       </c>
       <c r="B41" s="14" t="n">
-        <v>43633.0</v>
+        <v>43952.0</v>
       </c>
       <c r="C41" s="14" t="n">
-        <v>43929.0</v>
+        <v>43889.0</v>
       </c>
       <c r="D41" s="14" t="n">
-        <v>42916.0</v>
+        <v>42909.0</v>
       </c>
       <c r="E41" s="14" t="n">
-        <v>41863.0</v>
+        <v>41871.0</v>
       </c>
       <c r="F41" s="14" t="n">
-        <v>41164.0</v>
+        <v>41203.0</v>
       </c>
       <c r="G41" s="14" t="n">
         <v>39561.0</v>
       </c>
       <c r="H41" s="14" t="n">
         <v>38364.0</v>
       </c>
       <c r="I41" s="14" t="n">
         <v>38028.0</v>
       </c>
       <c r="J41" s="14" t="n">
         <v>36443.0</v>
       </c>
       <c r="K41" s="14" t="n">
         <v>34374.0</v>
       </c>
       <c r="L41" s="14" t="n">
         <v>35129.0</v>
       </c>
       <c r="M41" s="14" t="n">
         <v>35850.0</v>
       </c>
       <c r="N41" s="14" t="n">
         <v>35751.0</v>
       </c>
@@ -37672,63 +37672,63 @@
       <c r="DO41" s="14" t="n">
         <v>11275.0</v>
       </c>
       <c r="DP41" s="14" t="n">
         <v>11202.0</v>
       </c>
       <c r="DQ41" s="14" t="n">
         <v>11029.0</v>
       </c>
       <c r="DR41" s="14" t="n">
         <v>10936.0</v>
       </c>
       <c r="DS41" s="14" t="n">
         <v>10336.0</v>
       </c>
       <c r="DT41" s="14" t="n">
         <v>10585.0</v>
       </c>
       <c r="DU41" s="14" t="n">
         <v>10492.0</v>
       </c>
       <c r="DV41" s="14" t="n">
         <v>10130.0</v>
       </c>
       <c r="DW41" s="15" t="n">
-        <v>-0.6738</v>
+        <v>0.1435</v>
       </c>
       <c r="DX41" s="15" t="n">
-        <v>2.3604</v>
+        <v>2.2839</v>
       </c>
       <c r="DY41" s="15" t="n">
-        <v>2.5153</v>
+        <v>2.479</v>
       </c>
       <c r="DZ41" s="15" t="n">
-        <v>1.6981</v>
+        <v>1.6212</v>
       </c>
       <c r="EA41" s="15" t="n">
-        <v>4.052</v>
+        <v>4.1506</v>
       </c>
       <c r="EB41" s="15" t="n">
         <v>3.1201</v>
       </c>
       <c r="EC41" s="15" t="n">
         <v>0.8836</v>
       </c>
       <c r="ED41" s="15" t="n">
         <v>4.3493</v>
       </c>
       <c r="EE41" s="15" t="n">
         <v>6.0191</v>
       </c>
       <c r="EF41" s="15" t="n">
         <v>-2.1492</v>
       </c>
       <c r="EG41" s="15" t="n">
         <v>-2.0112</v>
       </c>
       <c r="EH41" s="15" t="n">
         <v>0.2769</v>
       </c>
       <c r="EI41" s="15" t="n">
         <v>11.9563</v>
       </c>
@@ -38049,63 +38049,63 @@
       </c>
       <c r="IK41" s="15" t="n">
         <v>1.5686</v>
       </c>
       <c r="IL41" s="15" t="n">
         <v>0.8504</v>
       </c>
       <c r="IM41" s="15" t="n">
         <v>5.805</v>
       </c>
       <c r="IN41" s="15" t="n">
         <v>-2.3524</v>
       </c>
       <c r="IO41" s="15" t="n">
         <v>0.8864</v>
       </c>
       <c r="IP41" s="15" t="n">
         <v>3.5735</v>
       </c>
       <c r="IQ41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR41" s="15" t="n">
-        <v>5.998</v>
+        <v>6.6718</v>
       </c>
       <c r="IS41" s="15" t="n">
-        <v>11.0412</v>
+        <v>10.9401</v>
       </c>
       <c r="IT41" s="15" t="n">
-        <v>11.8653</v>
+        <v>11.847</v>
       </c>
       <c r="IU41" s="15" t="n">
-        <v>10.0847</v>
+        <v>10.1057</v>
       </c>
       <c r="IV41" s="15" t="n">
-        <v>12.9545</v>
+        <v>13.0615</v>
       </c>
       <c r="IW41" s="15" t="n">
         <v>15.0899</v>
       </c>
       <c r="IX41" s="15" t="n">
         <v>9.2089</v>
       </c>
       <c r="IY41" s="15" t="n">
         <v>6.0753</v>
       </c>
       <c r="IZ41" s="15" t="n">
         <v>1.9356</v>
       </c>
       <c r="JA41" s="15" t="n">
         <v>7.6441</v>
       </c>
       <c r="JB41" s="15" t="n">
         <v>-4.5356</v>
       </c>
       <c r="JC41" s="15" t="n">
         <v>0.9262</v>
       </c>
       <c r="JD41" s="15" t="n">
         <v>1.7156</v>
       </c>
@@ -38439,63 +38439,63 @@
         </is>
       </c>
       <c r="NJ41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NK41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="NL41" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Subvenciones sobre los productos</t>
         </is>
       </c>
       <c r="B42" s="14" t="n">
-        <v>1815.0</v>
+        <v>2934.0</v>
       </c>
       <c r="C42" s="14" t="n">
-        <v>2803.0</v>
+        <v>2815.0</v>
       </c>
       <c r="D42" s="14" t="n">
-        <v>2790.0</v>
+        <v>2798.0</v>
       </c>
       <c r="E42" s="14" t="n">
-        <v>2927.0</v>
+        <v>2925.0</v>
       </c>
       <c r="F42" s="14" t="n">
-        <v>3009.0</v>
+        <v>2991.0</v>
       </c>
       <c r="G42" s="14" t="n">
         <v>2641.0</v>
       </c>
       <c r="H42" s="14" t="n">
         <v>2824.0</v>
       </c>
       <c r="I42" s="14" t="n">
         <v>2774.0</v>
       </c>
       <c r="J42" s="14" t="n">
         <v>2410.0</v>
       </c>
       <c r="K42" s="14" t="n">
         <v>2970.0</v>
       </c>
       <c r="L42" s="14" t="n">
         <v>2280.0</v>
       </c>
       <c r="M42" s="14" t="n">
         <v>1800.0</v>
       </c>
       <c r="N42" s="14" t="n">
         <v>3044.0</v>
       </c>
@@ -38814,63 +38814,63 @@
       <c r="DO42" s="14" t="n">
         <v>1640.0</v>
       </c>
       <c r="DP42" s="14" t="n">
         <v>1763.0</v>
       </c>
       <c r="DQ42" s="14" t="n">
         <v>1898.0</v>
       </c>
       <c r="DR42" s="14" t="n">
         <v>1735.0</v>
       </c>
       <c r="DS42" s="14" t="n">
         <v>2240.0</v>
       </c>
       <c r="DT42" s="14" t="n">
         <v>1674.0</v>
       </c>
       <c r="DU42" s="14" t="n">
         <v>1716.0</v>
       </c>
       <c r="DV42" s="14" t="n">
         <v>1670.0</v>
       </c>
       <c r="DW42" s="15" t="n">
-        <v>-35.2479</v>
+        <v>4.2274</v>
       </c>
       <c r="DX42" s="15" t="n">
-        <v>0.4659</v>
+        <v>0.6076</v>
       </c>
       <c r="DY42" s="15" t="n">
-        <v>-4.6806</v>
+        <v>-4.3419</v>
       </c>
       <c r="DZ42" s="15" t="n">
-        <v>-2.7252</v>
+        <v>-2.2066</v>
       </c>
       <c r="EA42" s="15" t="n">
-        <v>13.9341</v>
+        <v>13.2526</v>
       </c>
       <c r="EB42" s="15" t="n">
         <v>-6.4802</v>
       </c>
       <c r="EC42" s="15" t="n">
         <v>1.8025</v>
       </c>
       <c r="ED42" s="15" t="n">
         <v>15.1037</v>
       </c>
       <c r="EE42" s="15" t="n">
         <v>-18.8552</v>
       </c>
       <c r="EF42" s="15" t="n">
         <v>30.2632</v>
       </c>
       <c r="EG42" s="15" t="n">
         <v>26.6667</v>
       </c>
       <c r="EH42" s="15" t="n">
         <v>-40.8673</v>
       </c>
       <c r="EI42" s="15" t="n">
         <v>-56.3146</v>
       </c>
@@ -39191,63 +39191,63 @@
       </c>
       <c r="IK42" s="15" t="n">
         <v>-7.1128</v>
       </c>
       <c r="IL42" s="15" t="n">
         <v>9.3948</v>
       </c>
       <c r="IM42" s="15" t="n">
         <v>-22.5446</v>
       </c>
       <c r="IN42" s="15" t="n">
         <v>33.8112</v>
       </c>
       <c r="IO42" s="15" t="n">
         <v>-2.4476</v>
       </c>
       <c r="IP42" s="15" t="n">
         <v>2.7545</v>
       </c>
       <c r="IQ42" s="13" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="IR42" s="15" t="n">
-        <v>-39.681</v>
+        <v>-1.9057</v>
       </c>
       <c r="IS42" s="15" t="n">
-        <v>6.134</v>
+        <v>6.5884</v>
       </c>
       <c r="IT42" s="15" t="n">
-        <v>-1.204</v>
+        <v>-0.9207</v>
       </c>
       <c r="IU42" s="15" t="n">
-        <v>5.5155</v>
+        <v>5.4434</v>
       </c>
       <c r="IV42" s="15" t="n">
-        <v>24.8548</v>
+        <v>24.1079</v>
       </c>
       <c r="IW42" s="15" t="n">
         <v>-11.0774</v>
       </c>
       <c r="IX42" s="15" t="n">
         <v>23.8596</v>
       </c>
       <c r="IY42" s="15" t="n">
         <v>54.1111</v>
       </c>
       <c r="IZ42" s="15" t="n">
         <v>-20.8279</v>
       </c>
       <c r="JA42" s="15" t="n">
         <v>-57.3766</v>
       </c>
       <c r="JB42" s="15" t="n">
         <v>-59.3148</v>
       </c>
       <c r="JC42" s="15" t="n">
         <v>-40.9643</v>
       </c>
       <c r="JD42" s="15" t="n">
         <v>15.6975</v>
       </c>