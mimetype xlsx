--- v1 (2026-01-21)
+++ v2 (2026-10-08)
@@ -348,51 +348,51 @@
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Cuenta de asignación de la renta primaria por comunidades y ciudades autónomas, recursos/empleos y periodo. </t>
         </is>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Unidades: miles de euros</t>
+          <t>Units: miles de euros</t>
         </is>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
@@ -9029,65 +9029,65 @@
       <c r="S127" s="14" t="n">
         <v>959017.0</v>
       </c>
       <c r="T127" s="14" t="n">
         <v>904458.0</v>
       </c>
       <c r="U127" s="14" t="n">
         <v>858854.0</v>
       </c>
       <c r="V127" s="14" t="n">
         <v>796958.0</v>
       </c>
       <c r="W127" s="14" t="n">
         <v>753623.0</v>
       </c>
       <c r="X127" s="14" t="n">
         <v>729832.0</v>
       </c>
       <c r="Y127" s="14" t="n">
         <v>684917.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="inlineStr">
         <is>
-          <t>Notas:</t>
+          <t>Notes:</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>1) (P) provisional</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fuente: </t>
+          <t xml:space="preserve">Source: </t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Instituto Nacional de Estadística</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A8:Y8"/>
     <mergeCell ref="A14:Y14"/>
     <mergeCell ref="A20:Y20"/>
     <mergeCell ref="A26:Y26"/>
     <mergeCell ref="A32:Y32"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A44:Y44"/>