--- v1 (2025-12-25)
+++ v2 (2026-10-08)
@@ -920,190 +920,190 @@
           <t>2022</t>
         </is>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.1 Residuos animales y de productos alimenticios mezclados NP</t>
         </is>
       </c>
       <c r="B19" s="14" t="n">
-        <v>0.0</v>
+        <v>32.8</v>
       </c>
       <c r="C19" s="14" t="n">
-        <v>35.3</v>
+        <v>44.3</v>
       </c>
       <c r="D19" s="14" t="n">
-        <v>37.5</v>
+        <v>45.3</v>
       </c>
       <c r="E19" s="14" t="n">
-        <v>1.2</v>
+        <v>3.7</v>
       </c>
       <c r="F19" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="G19" s="14" t="n">
-        <v>0.0</v>
+        <v>37.2</v>
       </c>
       <c r="H19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I19" s="14" t="n">
-        <v>2.5</v>
+        <v>32.7</v>
       </c>
       <c r="J19" s="14" t="n">
-        <v>17.5</v>
+        <v>10.1</v>
       </c>
       <c r="K19" s="14" t="n">
-        <v>0.1</v>
+        <v>4.8</v>
       </c>
       <c r="L19" s="14" t="n">
-        <v>5.7</v>
+        <v>17.6</v>
       </c>
       <c r="M19" s="14" t="n">
-        <v>317.9</v>
+        <v>81.5</v>
       </c>
       <c r="N19" s="14" t="n">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="O19" s="14" t="n">
-        <v>35.3</v>
+        <v>44.3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.2 Residuos vegetales NP</t>
         </is>
       </c>
       <c r="B20" s="14" t="n">
-        <v>19.9</v>
+        <v>0.0</v>
       </c>
       <c r="C20" s="14" t="n">
-        <v>22.5</v>
+        <v>39.9</v>
       </c>
       <c r="D20" s="14" t="n">
-        <v>23.4</v>
+        <v>45.0</v>
       </c>
       <c r="E20" s="14" t="n">
-        <v>264.6</v>
+        <v>7.5</v>
       </c>
       <c r="F20" s="14" t="n">
-        <v>111.3</v>
+        <v>22.9</v>
       </c>
       <c r="G20" s="14" t="n">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I20" s="14" t="n">
-        <v>13.9</v>
+        <v>3.2</v>
       </c>
       <c r="J20" s="14" t="n">
-        <v>130.6</v>
+        <v>2.3</v>
       </c>
       <c r="K20" s="14" t="n">
-        <v>133.8</v>
+        <v>0.1</v>
       </c>
       <c r="L20" s="14" t="n">
-        <v>80.7</v>
+        <v>5.1</v>
       </c>
       <c r="M20" s="14" t="n">
-        <v>44.0</v>
+        <v>10.2</v>
       </c>
       <c r="N20" s="14" t="n">
-        <v>1.3</v>
+        <v>0.0</v>
       </c>
       <c r="O20" s="14" t="n">
-        <v>22.5</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    10.1 Residuos domésticos y similares NP</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
       <c r="C21" s="14" t="n">
-        <v>70.0</v>
+        <v>12.3</v>
       </c>
       <c r="D21" s="14" t="n">
-        <v>182.6</v>
+        <v>20.6</v>
       </c>
       <c r="E21" s="14" t="n">
-        <v>3.4</v>
+        <v>4.9</v>
       </c>
       <c r="F21" s="14" t="n">
-        <v>5.6</v>
+        <v>6.3</v>
       </c>
       <c r="G21" s="14" t="n">
         <v>8.1</v>
       </c>
       <c r="H21" s="14" t="n">
         <v>6.7</v>
       </c>
       <c r="I21" s="14" t="n">
-        <v>8.5</v>
+        <v>5.8</v>
       </c>
       <c r="J21" s="14" t="n">
-        <v>3.5</v>
+        <v>6.1</v>
       </c>
       <c r="K21" s="14" t="n">
-        <v>5.7</v>
+        <v>6.7</v>
       </c>
       <c r="L21" s="14" t="n">
-        <v>5.5</v>
+        <v>8.4</v>
       </c>
       <c r="M21" s="14" t="n">
-        <v>19.8</v>
+        <v>21.4</v>
       </c>
       <c r="N21" s="14" t="n">
-        <v>4.2</v>
+        <v>6.7</v>
       </c>
       <c r="O21" s="14" t="n">
-        <v>69.5</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    TOTAL</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
         <v>2.4</v>
       </c>
       <c r="C22" s="14" t="n">
         <v>36.4</v>
       </c>
       <c r="D22" s="14" t="n">
         <v>43.1</v>
       </c>
       <c r="E22" s="14" t="n">
         <v>4.6</v>
       </c>
       <c r="F22" s="14" t="n">
         <v>6.5</v>
       </c>
       <c r="G22" s="14" t="n">
         <v>8.1</v>