--- v1 (2025-12-25)
+++ v2 (2026-10-08)
@@ -701,402 +701,400 @@
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.1 Residuos animales y de productos alimenticios mezclados NP</t>
         </is>
       </c>
       <c r="B14" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="C14" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D14" s="14" t="n">
-        <v>99.6</v>
+        <v>99.5</v>
       </c>
       <c r="E14" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="F14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I14" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="J14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="K14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L14" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="M14" s="14" t="n">
         <v>0.0</v>
       </c>
-      <c r="N14" s="13" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="N14" s="14" t="n">
+        <v>0.0</v>
       </c>
       <c r="O14" s="14" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.2 Residuos vegetales NP</t>
         </is>
       </c>
       <c r="B15" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="C15" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D15" s="14" t="n">
-        <v>97.3</v>
+        <v>97.2</v>
       </c>
       <c r="E15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="F15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I15" s="14" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="J15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="K15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="M15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N15" s="14" t="n">
-        <v>100.0</v>
+        <v>0.1</v>
       </c>
       <c r="O15" s="14" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    10.1 Residuos domésticos y similares NP</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C16" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D16" s="14" t="n">
         <v>59.2</v>
       </c>
       <c r="E16" s="14" t="n">
         <v>2.2</v>
       </c>
       <c r="F16" s="14" t="n">
         <v>0.6</v>
       </c>
       <c r="G16" s="14" t="n">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="H16" s="14" t="n">
         <v>1.0</v>
       </c>
       <c r="I16" s="14" t="n">
         <v>12.0</v>
       </c>
       <c r="J16" s="14" t="n">
         <v>1.3</v>
       </c>
       <c r="K16" s="14" t="n">
         <v>7.7</v>
       </c>
       <c r="L16" s="14" t="n">
         <v>8.8</v>
       </c>
       <c r="M16" s="14" t="n">
         <v>3.4</v>
       </c>
       <c r="N16" s="14" t="n">
-        <v>100.0</v>
+        <v>0.1</v>
       </c>
       <c r="O16" s="14" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    TOTAL</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C17" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D17" s="14" t="n">
         <v>95.7</v>
       </c>
       <c r="E17" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="F17" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G17" s="14" t="n">
         <v>0.3</v>
       </c>
       <c r="H17" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="I17" s="14" t="n">
         <v>2.3</v>
       </c>
       <c r="J17" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="K17" s="14" t="n">
         <v>0.5</v>
       </c>
       <c r="L17" s="14" t="n">
         <v>0.6</v>
       </c>
       <c r="M17" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="N17" s="14" t="n">
-        <v>100.0</v>
+        <v>0.1</v>
       </c>
       <c r="O17" s="14" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.1 Residuos animales y de productos alimenticios mezclados NP</t>
         </is>
       </c>
-      <c r="B19" s="13" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B19" s="14" t="n">
+        <v>100.0</v>
       </c>
       <c r="C19" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D19" s="14" t="n">
-        <v>99.5</v>
+        <v>95.7</v>
       </c>
       <c r="E19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="F19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I19" s="14" t="n">
-        <v>0.4</v>
+        <v>4.2</v>
       </c>
       <c r="J19" s="14" t="n">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="K19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="M19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="O19" s="14" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.2 Residuos vegetales NP</t>
         </is>
       </c>
-      <c r="B20" s="14" t="n">
-        <v>100.0</v>
+      <c r="B20" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
       </c>
       <c r="C20" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D20" s="14" t="n">
-        <v>91.4</v>
+        <v>99.0</v>
       </c>
       <c r="E20" s="14" t="n">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="F20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I20" s="14" t="n">
-        <v>7.2</v>
+        <v>1.0</v>
       </c>
       <c r="J20" s="14" t="n">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="K20" s="14" t="n">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L20" s="14" t="n">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="M20" s="14" t="n">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="N20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="O20" s="14" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    10.1 Residuos domésticos y similares NP</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C21" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D21" s="14" t="n">
-        <v>92.9</v>
+        <v>59.4</v>
       </c>
       <c r="E21" s="14" t="n">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
       <c r="F21" s="14" t="n">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="G21" s="14" t="n">
-        <v>1.4</v>
+        <v>7.9</v>
       </c>
       <c r="H21" s="14" t="n">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="I21" s="14" t="n">
-        <v>2.6</v>
+        <v>10.1</v>
       </c>
       <c r="J21" s="14" t="n">
-        <v>0.2</v>
+        <v>2.2</v>
       </c>
       <c r="K21" s="14" t="n">
-        <v>0.5</v>
+        <v>3.5</v>
       </c>
       <c r="L21" s="14" t="n">
-        <v>0.8</v>
+        <v>7.3</v>
       </c>
       <c r="M21" s="14" t="n">
-        <v>1.2</v>
+        <v>7.4</v>
       </c>
       <c r="N21" s="14" t="n">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O21" s="14" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    TOTAL</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C22" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D22" s="14" t="n">
         <v>94.9</v>
       </c>
       <c r="E22" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="F22" s="14" t="n">
         <v>0.0</v>