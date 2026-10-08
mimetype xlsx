--- v1 (2025-12-25)
+++ v2 (2026-10-08)
@@ -747,411 +747,411 @@
       <c r="L14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="M14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N14" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="O14" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.2 Residuos vegetales NP</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="C15" s="14" t="n">
-        <v>51.6</v>
+        <v>51.7</v>
       </c>
       <c r="D15" s="14" t="n">
-        <v>50.2</v>
+        <v>50.3</v>
       </c>
       <c r="E15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="F15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I15" s="14" t="n">
         <v>1.4</v>
       </c>
       <c r="J15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="K15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="M15" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N15" s="14" t="n">
-        <v>85.1</v>
+        <v>0.1</v>
       </c>
       <c r="O15" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    10.1 Residuos domésticos y similares NP</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C16" s="14" t="n">
-        <v>6.9</v>
+        <v>6.7</v>
       </c>
       <c r="D16" s="14" t="n">
         <v>4.0</v>
       </c>
       <c r="E16" s="14" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F16" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G16" s="14" t="n">
         <v>0.3</v>
       </c>
       <c r="H16" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="I16" s="14" t="n">
         <v>0.8</v>
       </c>
       <c r="J16" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="K16" s="14" t="n">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="L16" s="14" t="n">
         <v>0.6</v>
       </c>
       <c r="M16" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="N16" s="14" t="n">
-        <v>14.9</v>
+        <v>0.0</v>
       </c>
       <c r="O16" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    TOTAL</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C17" s="14" t="n">
-        <v>100.0</v>
+        <v>99.9</v>
       </c>
       <c r="D17" s="14" t="n">
-        <v>95.5</v>
+        <v>95.6</v>
       </c>
       <c r="E17" s="14" t="n">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="F17" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G17" s="14" t="n">
         <v>0.3</v>
       </c>
       <c r="H17" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="I17" s="14" t="n">
         <v>2.3</v>
       </c>
       <c r="J17" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="K17" s="14" t="n">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="L17" s="14" t="n">
         <v>0.6</v>
       </c>
       <c r="M17" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="N17" s="14" t="n">
-        <v>100.0</v>
+        <v>0.1</v>
       </c>
       <c r="O17" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.1 Residuos animales y de productos alimenticios mezclados NP</t>
         </is>
       </c>
       <c r="B19" s="14" t="n">
-        <v>0.0</v>
+        <v>2.7</v>
       </c>
       <c r="C19" s="14" t="n">
-        <v>36.7</v>
+        <v>46.1</v>
       </c>
       <c r="D19" s="14" t="n">
-        <v>36.6</v>
+        <v>44.1</v>
       </c>
       <c r="E19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="F19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I19" s="14" t="n">
-        <v>0.1</v>
+        <v>1.9</v>
       </c>
       <c r="J19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="K19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="M19" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N19" s="14" t="n">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="O19" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    09.2 Residuos vegetales NP</t>
         </is>
       </c>
       <c r="B20" s="14" t="n">
-        <v>24.2</v>
+        <v>0.0</v>
       </c>
       <c r="C20" s="14" t="n">
-        <v>26.8</v>
+        <v>47.5</v>
       </c>
       <c r="D20" s="14" t="n">
-        <v>24.5</v>
+        <v>47.0</v>
       </c>
       <c r="E20" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="F20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="H20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I20" s="14" t="n">
-        <v>1.9</v>
+        <v>0.5</v>
       </c>
       <c r="J20" s="14" t="n">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="K20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="L20" s="14" t="n">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="M20" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="N20" s="14" t="n">
-        <v>37.5</v>
+        <v>0.0</v>
       </c>
       <c r="O20" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    10.1 Residuos domésticos y similares NP</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
-        <v>75.8</v>
+        <v>97.3</v>
       </c>
       <c r="C21" s="14" t="n">
-        <v>36.5</v>
+        <v>6.4</v>
       </c>
       <c r="D21" s="14" t="n">
-        <v>33.9</v>
+        <v>3.8</v>
       </c>
       <c r="E21" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="F21" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G21" s="14" t="n">
         <v>0.5</v>
       </c>
       <c r="H21" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I21" s="14" t="n">
-        <v>1.0</v>
+        <v>0.7</v>
       </c>
       <c r="J21" s="14" t="n">
         <v>0.1</v>
       </c>
       <c r="K21" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="L21" s="14" t="n">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="M21" s="14" t="n">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="N21" s="14" t="n">
-        <v>62.1</v>
+        <v>0.0</v>
       </c>
       <c r="O21" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">    TOTAL</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="C22" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="D22" s="14" t="n">
-        <v>95.0</v>
+        <v>94.9</v>
       </c>
       <c r="E22" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="F22" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="G22" s="14" t="n">
         <v>0.5</v>
       </c>
       <c r="H22" s="14" t="n">
         <v>0.0</v>
       </c>
       <c r="I22" s="14" t="n">
-        <v>3.0</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="14" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="K22" s="14" t="n">
         <v>0.2</v>
       </c>
       <c r="L22" s="14" t="n">
         <v>0.5</v>
       </c>
       <c r="M22" s="14" t="n">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="N22" s="14" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="O22" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Notas:</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Instituto Nacional de Estadística</t>